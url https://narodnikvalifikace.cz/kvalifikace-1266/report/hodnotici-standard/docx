--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58530C72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58530C72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58530C72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CFD039A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CFD039A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CFD039A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2345,51 +2345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3742,51 +3742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5139,51 +5139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5752,51 +5752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15251,51 +15251,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23579,51 +23579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24855,51 +24855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28881,51 +28881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31587,51 +31587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32290,84 +32290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 4:47:22</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18FE0DBE"/>
+    <w:nsid w:val="0998D91C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32453,51 +32453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CDFBF73"/>
+    <w:nsid w:val="2F969AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32583,51 +32583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D22E7F1"/>
+    <w:nsid w:val="3118C07A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32713,51 +32713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D709BE1"/>
+    <w:nsid w:val="0222ECEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>