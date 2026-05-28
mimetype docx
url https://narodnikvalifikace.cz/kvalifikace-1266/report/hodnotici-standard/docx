--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CFD039A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CFD039A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CFD039A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5571E15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5571E15B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5571E15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2345,51 +2345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3742,51 +3742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5139,51 +5139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5752,51 +5752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15251,51 +15251,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23579,51 +23579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24855,51 +24855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28881,51 +28881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31587,51 +31587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32290,84 +32290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 17:11:00</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0998D91C"/>
+    <w:nsid w:val="254024F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32453,51 +32453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F969AB0"/>
+    <w:nsid w:val="3C3BECF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32583,51 +32583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3118C07A"/>
+    <w:nsid w:val="7191FBE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32713,51 +32713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0222ECEF"/>
+    <w:nsid w:val="111A243F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>