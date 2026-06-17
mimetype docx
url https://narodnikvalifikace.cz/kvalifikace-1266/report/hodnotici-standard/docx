--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5571E15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5571E15B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5571E15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9926ED9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9926ED9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9926ED9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2345,51 +2345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3742,51 +3742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5139,51 +5139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5752,51 +5752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15251,51 +15251,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23579,51 +23579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24855,51 +24855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28881,51 +28881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31587,51 +31587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32290,84 +32290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 2:07:12</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="254024F8"/>
+    <w:nsid w:val="2FB3FD53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32453,51 +32453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C3BECF6"/>
+    <w:nsid w:val="0F73BAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32583,51 +32583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7191FBE9"/>
+    <w:nsid w:val="2D0C8405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32713,51 +32713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="111A243F"/>
+    <w:nsid w:val="3746BEAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>