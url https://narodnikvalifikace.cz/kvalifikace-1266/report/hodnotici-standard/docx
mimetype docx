--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9926ED9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9926ED9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9926ED9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R616863DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR616863DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR616863DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2345,51 +2345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3742,51 +3742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5139,51 +5139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5752,51 +5752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15251,51 +15251,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23579,51 +23579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24855,51 +24855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28881,51 +28881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31587,51 +31587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32290,84 +32290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 9:41:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FB3FD53"/>
+    <w:nsid w:val="6C4832BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32453,51 +32453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F73BAFE"/>
+    <w:nsid w:val="630691E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32583,51 +32583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D0C8405"/>
+    <w:nsid w:val="1714AAF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32713,51 +32713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3746BEAD"/>
+    <w:nsid w:val="659685E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>