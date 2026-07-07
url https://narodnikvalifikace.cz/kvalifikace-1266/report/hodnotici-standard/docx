--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R616863DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR616863DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR616863DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E4132E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E4132E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E4132E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2345,51 +2345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3742,51 +3742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5139,51 +5139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5752,51 +5752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15251,51 +15251,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23579,51 +23579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24855,51 +24855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28881,51 +28881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31587,51 +31587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32290,84 +32290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 11:23:41</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C4832BA"/>
+    <w:nsid w:val="282C9F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32453,51 +32453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="630691E1"/>
+    <w:nsid w:val="16012D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32583,51 +32583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1714AAF2"/>
+    <w:nsid w:val="0DFE6795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32713,51 +32713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="659685E2"/>
+    <w:nsid w:val="3FDFADC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>