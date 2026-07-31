--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E4132E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E4132E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E4132E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D5DB0C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D5DB0C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D5DB0C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2345,51 +2345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3742,51 +3742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5139,51 +5139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5752,51 +5752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15251,51 +15251,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23579,51 +23579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24855,51 +24855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28881,51 +28881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31587,51 +31587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32290,84 +32290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 16:24:47</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="282C9F34"/>
+    <w:nsid w:val="2544E3C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32453,51 +32453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16012D4A"/>
+    <w:nsid w:val="7775B7D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32583,51 +32583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DFE6795"/>
+    <w:nsid w:val="021066CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32713,51 +32713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3FDFADC4"/>
+    <w:nsid w:val="6AF16DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>