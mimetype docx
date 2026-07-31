--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D5DB0C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D5DB0C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D5DB0C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26BA9A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26BA9A3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26BA9A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:58</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2345,51 +2345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:58</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3742,51 +3742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:58</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5139,51 +5139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:58</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5752,51 +5752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15251,51 +15251,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23579,51 +23579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24855,51 +24855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28881,51 +28881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31587,51 +31587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32290,84 +32290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2544E3C1"/>
+    <w:nsid w:val="701CB081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32453,51 +32453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7775B7D9"/>
+    <w:nsid w:val="4A688E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32583,51 +32583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="021066CC"/>
+    <w:nsid w:val="114DCC2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32713,51 +32713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AF16DFE"/>
+    <w:nsid w:val="3FF7B6BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>