--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26BA9A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26BA9A3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26BA9A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F1C3A9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F1C3A9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F1C3A9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2345,51 +2345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3742,51 +3742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5139,51 +5139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5752,51 +5752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15251,51 +15251,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23579,51 +23579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24855,51 +24855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28881,51 +28881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31587,51 +31587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32290,84 +32290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 11:26:24</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="701CB081"/>
+    <w:nsid w:val="2788F4D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32453,51 +32453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A688E34"/>
+    <w:nsid w:val="08DB4839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32583,51 +32583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="114DCC2D"/>
+    <w:nsid w:val="25F9F577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32713,51 +32713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3FF7B6BF"/>
+    <w:nsid w:val="3A58ADD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>