--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F1C3A9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F1C3A9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F1C3A9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A1F4074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A1F4074" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A1F4074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2345,51 +2345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3742,51 +3742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5139,51 +5139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5752,51 +5752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15251,51 +15251,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23579,51 +23579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24855,51 +24855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28881,51 +28881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31587,51 +31587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32290,84 +32290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 20:52:11</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 23:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2788F4D1"/>
+    <w:nsid w:val="275BF119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32453,51 +32453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08DB4839"/>
+    <w:nsid w:val="4D378E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32583,51 +32583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25F9F577"/>
+    <w:nsid w:val="06CD7EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32713,51 +32713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A58ADD5"/>
+    <w:nsid w:val="2DC7FC7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>