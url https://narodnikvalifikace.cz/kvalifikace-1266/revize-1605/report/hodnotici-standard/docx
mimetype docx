--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D61F597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D61F597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D61F597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R812D62A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR812D62A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR812D62A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 8:31:45</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2595,51 +2595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba a splnit obě kritéria s přihlédnutím k ČSN 73 1901.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 8:31:45</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3904,51 +3904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 8:31:45</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5247,51 +5247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria s přihlédnutím k ČSN 73 1901, technickým podkladům výrobců a NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 8:31:45</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 8:31:45</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 8:31:45</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8613,51 +8613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 8:31:45</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10297,51 +10297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 8:31:45</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10982,84 +10982,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 16.4.2026 8:31:45</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E198CBA"/>
+    <w:nsid w:val="2B50F07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11145,51 +11145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1823A18F"/>
+    <w:nsid w:val="49B481E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11275,51 +11275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D4D428A"/>
+    <w:nsid w:val="123A5D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11405,51 +11405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08B8606C"/>
+    <w:nsid w:val="2E549EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>