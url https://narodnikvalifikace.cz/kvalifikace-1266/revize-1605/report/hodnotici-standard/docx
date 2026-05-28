--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R812D62A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR812D62A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR812D62A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D5921D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D5921D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D5921D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2595,51 +2595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba a splnit obě kritéria s přihlédnutím k ČSN 73 1901.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3904,51 +3904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5247,51 +5247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria s přihlédnutím k ČSN 73 1901, technickým podkladům výrobců a NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8613,51 +8613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10297,51 +10297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10982,84 +10982,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.5.2026 18:14:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B50F07B"/>
+    <w:nsid w:val="5E1A55AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11145,51 +11145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49B481E3"/>
+    <w:nsid w:val="20710E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11275,51 +11275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="123A5D15"/>
+    <w:nsid w:val="40123B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11405,51 +11405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E549EB1"/>
+    <w:nsid w:val="24040451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>