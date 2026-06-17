--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D5921D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D5921D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D5921D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59044DFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59044DFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59044DFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2595,51 +2595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba a splnit obě kritéria s přihlédnutím k ČSN 73 1901.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3904,51 +3904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5247,51 +5247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria s přihlédnutím k ČSN 73 1901, technickým podkladům výrobců a NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8613,51 +8613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10297,51 +10297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10982,84 +10982,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 28.5.2026 3:21:32</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E1A55AD"/>
+    <w:nsid w:val="5A953E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11145,51 +11145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20710E07"/>
+    <w:nsid w:val="174EF172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11275,51 +11275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40123B59"/>
+    <w:nsid w:val="2F4380F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11405,51 +11405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24040451"/>
+    <w:nsid w:val="1FD2AFBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>