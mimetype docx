--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59044DFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59044DFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59044DFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R496A1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR496A1687" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR496A1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2595,51 +2595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba a splnit obě kritéria s přihlédnutím k ČSN 73 1901.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3904,51 +3904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5247,51 +5247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria s přihlédnutím k ČSN 73 1901, technickým podkladům výrobců a NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8613,51 +8613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10297,51 +10297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10982,84 +10982,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 17.6.2026 14:26:43</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A953E27"/>
+    <w:nsid w:val="7FF883D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11145,51 +11145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="174EF172"/>
+    <w:nsid w:val="7C1C4B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11275,51 +11275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F4380F2"/>
+    <w:nsid w:val="751C0B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11405,51 +11405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FD2AFBF"/>
+    <w:nsid w:val="37293CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>