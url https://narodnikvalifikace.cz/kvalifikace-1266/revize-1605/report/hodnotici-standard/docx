--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R496A1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR496A1687" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR496A1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R523D0837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR523D0837" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR523D0837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2595,51 +2595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba a splnit obě kritéria s přihlédnutím k ČSN 73 1901.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3904,51 +3904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5247,51 +5247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria s přihlédnutím k ČSN 73 1901, technickým podkladům výrobců a NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8613,51 +8613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10297,51 +10297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10982,84 +10982,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 7.7.2026 17:39:20</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FF883D4"/>
+    <w:nsid w:val="4B752400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11145,51 +11145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C1C4B61"/>
+    <w:nsid w:val="5A092142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11275,51 +11275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="751C0B10"/>
+    <w:nsid w:val="2825D313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11405,51 +11405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37293CA3"/>
+    <w:nsid w:val="0DE259E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>