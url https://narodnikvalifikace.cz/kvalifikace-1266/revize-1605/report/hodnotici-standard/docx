--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R523D0837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR523D0837" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR523D0837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259DC2FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259DC2FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259DC2FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2595,51 +2595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba a splnit obě kritéria s přihlédnutím k ČSN 73 1901.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3904,51 +3904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5247,51 +5247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria s přihlédnutím k ČSN 73 1901, technickým podkladům výrobců a NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8613,51 +8613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10297,51 +10297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10982,84 +10982,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 31.7.2026 13:29:31</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B752400"/>
+    <w:nsid w:val="498C861F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11145,51 +11145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A092142"/>
+    <w:nsid w:val="366D4895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11275,51 +11275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2825D313"/>
+    <w:nsid w:val="4F06B7F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11405,51 +11405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DE259E1"/>
+    <w:nsid w:val="1E433BDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>