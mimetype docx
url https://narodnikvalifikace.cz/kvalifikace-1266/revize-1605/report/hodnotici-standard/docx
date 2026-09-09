--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259DC2FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259DC2FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259DC2FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EC895A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EC895A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EC895A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 9.9.2026 22:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2595,51 +2595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba a splnit obě kritéria s přihlédnutím k ČSN 73 1901.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 9.9.2026 22:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3904,51 +3904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 9.9.2026 22:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5247,51 +5247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria s přihlédnutím k ČSN 73 1901, technickým podkladům výrobců a NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 9.9.2026 22:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria s přihlédnutím k NV 362/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 9.9.2026 22:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 9.9.2026 22:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8613,51 +8613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 9.9.2026 22:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10297,51 +10297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10982,84 +10982,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 20.8.2026 19:19:57</w:t>
+        <w:t>Pokrývač krytí střech složitých tvarů krytinami z přírodní břidlice, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="498C861F"/>
+    <w:nsid w:val="6683C0D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11145,51 +11145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="366D4895"/>
+    <w:nsid w:val="3D8A9DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11275,51 +11275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F06B7F9"/>
+    <w:nsid w:val="3845C162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11405,51 +11405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E433BDE"/>
+    <w:nsid w:val="0040E218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>