--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29695A1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29695A1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29695A1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ECEBC0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ECEBC0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ECEBC0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 16.4.2026 22:55:02</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 16.4.2026 22:55:02</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 16.4.2026 22:55:02</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 16.4.2026 22:55:02</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 16.4.2026 22:55:02</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 16.4.2026 22:55:02</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 16.4.2026 22:55:02</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="364AF22B"/>
+    <w:nsid w:val="03C11898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10F07D25"/>
+    <w:nsid w:val="0F2478FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5712251B"/>
+    <w:nsid w:val="20E041F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C067127"/>
+    <w:nsid w:val="5F03CDAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63F6F5F2"/>
+    <w:nsid w:val="24A763D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="56C90B38"/>
+    <w:nsid w:val="2D58AD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>