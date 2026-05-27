--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ECEBC0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ECEBC0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ECEBC0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8EC14CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8EC14CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8EC14CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:01:35</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03C11898"/>
+    <w:nsid w:val="608947E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F2478FF"/>
+    <w:nsid w:val="792A78E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20E041F0"/>
+    <w:nsid w:val="54CC05FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F03CDAA"/>
+    <w:nsid w:val="4E934F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24A763D2"/>
+    <w:nsid w:val="6A7D5A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D58AD24"/>
+    <w:nsid w:val="3B65E7B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>