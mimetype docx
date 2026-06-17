--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8EC14CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8EC14CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8EC14CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6968FEDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6968FEDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6968FEDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 0:57:05</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="608947E2"/>
+    <w:nsid w:val="60D95607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="792A78E6"/>
+    <w:nsid w:val="2D3BADA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54CC05FE"/>
+    <w:nsid w:val="343A2307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E934F6A"/>
+    <w:nsid w:val="195AD59D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A7D5A5A"/>
+    <w:nsid w:val="4580AB2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3B65E7B5"/>
+    <w:nsid w:val="0EE06681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>