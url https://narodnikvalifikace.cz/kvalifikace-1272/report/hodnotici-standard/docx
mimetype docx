--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6968FEDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6968FEDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6968FEDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BEE4B6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BEE4B6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BEE4B6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 9:38:12</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60D95607"/>
+    <w:nsid w:val="7F4D889F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D3BADA5"/>
+    <w:nsid w:val="3C5978EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="343A2307"/>
+    <w:nsid w:val="3B13C83A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="195AD59D"/>
+    <w:nsid w:val="5339D699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4580AB2C"/>
+    <w:nsid w:val="500CE333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0EE06681"/>
+    <w:nsid w:val="6267EE3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>