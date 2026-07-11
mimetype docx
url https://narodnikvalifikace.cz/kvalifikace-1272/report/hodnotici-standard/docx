--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BEE4B6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BEE4B6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BEE4B6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B205CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B205CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B205CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 11:21:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F4D889F"/>
+    <w:nsid w:val="47659DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C5978EF"/>
+    <w:nsid w:val="12643590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B13C83A"/>
+    <w:nsid w:val="4ECBD185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5339D699"/>
+    <w:nsid w:val="6C71980F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="500CE333"/>
+    <w:nsid w:val="748F9E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6267EE3D"/>
+    <w:nsid w:val="2F3A3249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>