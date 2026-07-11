--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B205CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B205CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B205CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66F6A676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66F6A676" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66F6A676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 2:18:40</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47659DA4"/>
+    <w:nsid w:val="47DADCFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12643590"/>
+    <w:nsid w:val="636FC517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4ECBD185"/>
+    <w:nsid w:val="47B8045A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C71980F"/>
+    <w:nsid w:val="701424AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="748F9E7F"/>
+    <w:nsid w:val="36A73B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2F3A3249"/>
+    <w:nsid w:val="073CC84D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>