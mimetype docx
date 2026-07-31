--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66F6A676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66F6A676" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66F6A676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14ECFA36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14ECFA36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14ECFA36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 3:30:10</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47DADCFD"/>
+    <w:nsid w:val="0C2EC432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="636FC517"/>
+    <w:nsid w:val="4E062E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47B8045A"/>
+    <w:nsid w:val="4EA5063E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="701424AB"/>
+    <w:nsid w:val="29DD26E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36A73B28"/>
+    <w:nsid w:val="66D3C25A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="073CC84D"/>
+    <w:nsid w:val="5AC63DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>