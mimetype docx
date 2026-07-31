--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14ECFA36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14ECFA36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14ECFA36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E4AD283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E4AD283" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E4AD283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 11:25:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C2EC432"/>
+    <w:nsid w:val="732B95B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E062E70"/>
+    <w:nsid w:val="408F7C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EA5063E"/>
+    <w:nsid w:val="0C0B6E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29DD26E2"/>
+    <w:nsid w:val="37222418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66D3C25A"/>
+    <w:nsid w:val="6521CC92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5AC63DE3"/>
+    <w:nsid w:val="74837BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>