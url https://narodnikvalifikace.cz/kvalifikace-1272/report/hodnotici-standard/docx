--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E4AD283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E4AD283" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E4AD283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76FC27E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76FC27E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76FC27E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 12:58:11</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="732B95B0"/>
+    <w:nsid w:val="06F70DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="408F7C71"/>
+    <w:nsid w:val="401DFD8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C0B6E38"/>
+    <w:nsid w:val="619333AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37222418"/>
+    <w:nsid w:val="59089114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6521CC92"/>
+    <w:nsid w:val="19DEE846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74837BFD"/>
+    <w:nsid w:val="2394AF6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>