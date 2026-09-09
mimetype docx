--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76FC27E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76FC27E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76FC27E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R304402C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR304402C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR304402C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 9.9.2026 20:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 9.9.2026 20:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 9.9.2026 20:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 9.9.2026 20:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 9.9.2026 20:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 9.9.2026 20:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 20.8.2026 15:42:20</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 9.9.2026 20:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06F70DF3"/>
+    <w:nsid w:val="193E121D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="401DFD8C"/>
+    <w:nsid w:val="3C78AB47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="619333AE"/>
+    <w:nsid w:val="490545F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59089114"/>
+    <w:nsid w:val="5FDAFE12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19DEE846"/>
+    <w:nsid w:val="3C2AFDFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2394AF6A"/>
+    <w:nsid w:val="6DFD8C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>