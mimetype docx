--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9498A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9498A16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9498A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25C4FA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25C4FA1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25C4FA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.4.2026 8:31:08</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.4.2026 8:31:08</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.4.2026 8:31:08</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.4.2026 8:31:08</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.4.2026 8:31:08</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.4.2026 8:31:08</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.4.2026 8:31:08</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67477B94"/>
+    <w:nsid w:val="2AE17B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44426C1F"/>
+    <w:nsid w:val="5A53EE85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66EB2892"/>
+    <w:nsid w:val="789E318C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66E14580"/>
+    <w:nsid w:val="2EC2E3C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53A1D081"/>
+    <w:nsid w:val="4D47ECC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="165DF632"/>
+    <w:nsid w:val="438874CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>