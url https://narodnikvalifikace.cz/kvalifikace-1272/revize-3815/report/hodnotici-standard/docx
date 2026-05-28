--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25C4FA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25C4FA1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25C4FA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64F50181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64F50181" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64F50181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 7.5.2026 19:12:18</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AE17B7B"/>
+    <w:nsid w:val="69895677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A53EE85"/>
+    <w:nsid w:val="09A6D7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="789E318C"/>
+    <w:nsid w:val="639AE410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EC2E3C9"/>
+    <w:nsid w:val="16264B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D47ECC3"/>
+    <w:nsid w:val="47E3DBAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="438874CA"/>
+    <w:nsid w:val="2D1A6B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>