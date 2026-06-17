--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64F50181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64F50181" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64F50181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DAC6427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DAC6427" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DAC6427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 28.5.2026 6:16:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69895677"/>
+    <w:nsid w:val="0957AA4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09A6D7E8"/>
+    <w:nsid w:val="6CB08D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="639AE410"/>
+    <w:nsid w:val="2DCA9972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16264B13"/>
+    <w:nsid w:val="67F19E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="47E3DBAB"/>
+    <w:nsid w:val="06EACF26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D1A6B05"/>
+    <w:nsid w:val="1C3B341C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>