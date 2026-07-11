--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DAC6427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DAC6427" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DAC6427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13BB77A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13BB77A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13BB77A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 17.6.2026 15:12:42</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0957AA4F"/>
+    <w:nsid w:val="54F529E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CB08D12"/>
+    <w:nsid w:val="3C8E2A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DCA9972"/>
+    <w:nsid w:val="2E03F199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67F19E35"/>
+    <w:nsid w:val="7091C0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06EACF26"/>
+    <w:nsid w:val="464A9595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1C3B341C"/>
+    <w:nsid w:val="21E54A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>