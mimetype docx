--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13BB77A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13BB77A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13BB77A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDC0D895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDC0D895" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDC0D895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 11.7.2026 6:06:43</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54F529E8"/>
+    <w:nsid w:val="7FCDADCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C8E2A8A"/>
+    <w:nsid w:val="6ADBE19C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E03F199"/>
+    <w:nsid w:val="6E4E5891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7091C0AC"/>
+    <w:nsid w:val="7F510FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="464A9595"/>
+    <w:nsid w:val="2CA1AD9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="21E54A36"/>
+    <w:nsid w:val="304F9B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>