--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDC0D895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDC0D895" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDC0D895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78BDAA8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78BDAA8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78BDAA8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3079,51 +3079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:28</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6504,84 +6504,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka v metalurgii, 31.7.2026 16:30:29</w:t>
+        <w:t>Laborant/laborantka v metalurgii, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FCDADCF"/>
+    <w:nsid w:val="5C2F9305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6667,51 +6667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ADBE19C"/>
+    <w:nsid w:val="088D2475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6797,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E4E5891"/>
+    <w:nsid w:val="45E45B8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6927,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F510FD0"/>
+    <w:nsid w:val="74168C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CA1AD9A"/>
+    <w:nsid w:val="1650C2D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="304F9B1A"/>
+    <w:nsid w:val="0E3D385C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>