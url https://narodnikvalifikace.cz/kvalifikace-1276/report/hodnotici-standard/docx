--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C975D62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C975D62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C975D62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F58E2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F58E2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F58E2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.4.2026 1:55:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.4.2026 1:55:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.4.2026 1:55:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.4.2026 1:55:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5844,51 +5844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.4.2026 1:55:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6213,51 +6213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.4.2026 1:55:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6674,84 +6674,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost Podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.4.2026 1:55:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D5F1B99"/>
+    <w:nsid w:val="0ECD531E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6837,51 +6837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="252EC412"/>
+    <w:nsid w:val="054756BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6967,51 +6967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="658AFCAD"/>
+    <w:nsid w:val="0071E1C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7097,51 +7097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E346B95"/>
+    <w:nsid w:val="53BD7E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>