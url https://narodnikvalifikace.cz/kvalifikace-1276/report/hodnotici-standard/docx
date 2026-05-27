--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F58E2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F58E2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F58E2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A3CB1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A3CB1CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A3CB1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5844,51 +5844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6213,51 +6213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6674,84 +6674,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost Podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 7.5.2026 16:08:47</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0ECD531E"/>
+    <w:nsid w:val="602F45A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6837,51 +6837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="054756BD"/>
+    <w:nsid w:val="4D4EC866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6967,51 +6967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0071E1C3"/>
+    <w:nsid w:val="79646C10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7097,51 +7097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53BD7E27"/>
+    <w:nsid w:val="35A59810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>