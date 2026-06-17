--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A3CB1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A3CB1CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A3CB1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD7D3937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD7D3937" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD7D3937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5844,51 +5844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6213,51 +6213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6674,84 +6674,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost Podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 27.5.2026 23:49:18</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="602F45A0"/>
+    <w:nsid w:val="3834558A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6837,51 +6837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D4EC866"/>
+    <w:nsid w:val="4A190A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6967,51 +6967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79646C10"/>
+    <w:nsid w:val="319D7D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7097,51 +7097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35A59810"/>
+    <w:nsid w:val="041012DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>