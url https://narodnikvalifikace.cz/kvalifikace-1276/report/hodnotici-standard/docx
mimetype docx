--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD7D3937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD7D3937" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD7D3937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C42506A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C42506A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C42506A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5844,51 +5844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6213,51 +6213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6674,84 +6674,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost Podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 9:37:25</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3834558A"/>
+    <w:nsid w:val="494CDA91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6837,51 +6837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A190A32"/>
+    <w:nsid w:val="49FE69B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6967,51 +6967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="319D7D6A"/>
+    <w:nsid w:val="55A1A355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7097,51 +7097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="041012DA"/>
+    <w:nsid w:val="4A0FE7BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>