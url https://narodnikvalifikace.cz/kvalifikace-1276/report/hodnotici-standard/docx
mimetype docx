--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C42506A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C42506A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C42506A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65825646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65825646" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65825646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5844,51 +5844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6213,51 +6213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6674,84 +6674,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost Podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 17.6.2026 11:20:31</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="494CDA91"/>
+    <w:nsid w:val="1F16236F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6837,51 +6837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49FE69B0"/>
+    <w:nsid w:val="73F111A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6967,51 +6967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55A1A355"/>
+    <w:nsid w:val="4E1A317A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7097,51 +7097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A0FE7BB"/>
+    <w:nsid w:val="06883DE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>