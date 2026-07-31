--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65825646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65825646" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65825646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60FCD1BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60FCD1BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60FCD1BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5844,51 +5844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6213,51 +6213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6674,84 +6674,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost Podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 11.7.2026 0:22:28</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F16236F"/>
+    <w:nsid w:val="33072456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6837,51 +6837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73F111A8"/>
+    <w:nsid w:val="6A9C3A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6967,51 +6967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E1A317A"/>
+    <w:nsid w:val="0B1287A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7097,51 +7097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06883DE0"/>
+    <w:nsid w:val="2B181201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>