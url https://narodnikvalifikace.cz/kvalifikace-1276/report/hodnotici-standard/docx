--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60FCD1BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60FCD1BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60FCD1BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EFE290A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EFE290A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EFE290A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5844,51 +5844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6213,51 +6213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6674,84 +6674,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost Podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:17:20</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33072456"/>
+    <w:nsid w:val="51252342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6837,51 +6837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A9C3A0C"/>
+    <w:nsid w:val="282C76FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6967,51 +6967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B1287A3"/>
+    <w:nsid w:val="610ED4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7097,51 +7097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B181201"/>
+    <w:nsid w:val="67AC392C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>