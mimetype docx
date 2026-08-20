--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EFE290A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EFE290A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EFE290A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53719B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53719B61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53719B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5844,51 +5844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6213,51 +6213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6674,84 +6674,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost Podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 31.7.2026 14:31:38</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51252342"/>
+    <w:nsid w:val="06244B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6837,51 +6837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="282C76FB"/>
+    <w:nsid w:val="3E4FB755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6967,51 +6967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="610ED4E6"/>
+    <w:nsid w:val="3D3C8721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7097,51 +7097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67AC392C"/>
+    <w:nsid w:val="4482639A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>