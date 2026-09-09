--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53719B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53719B61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53719B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R591E205F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR591E205F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR591E205F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 9.9.2026 20:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 9.9.2026 20:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 9.9.2026 20:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 9.9.2026 20:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5844,51 +5844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 9.9.2026 20:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6213,51 +6213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 9.9.2026 20:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6674,84 +6674,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost Podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka lomové těžby, 20.8.2026 18:56:48</w:t>
+        <w:t>Dispečer/dispečerka lomové těžby, 9.9.2026 20:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06244B94"/>
+    <w:nsid w:val="00B697A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6837,51 +6837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E4FB755"/>
+    <w:nsid w:val="49EE9822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6967,51 +6967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D3C8721"/>
+    <w:nsid w:val="5964FFAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7097,51 +7097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4482639A"/>
+    <w:nsid w:val="5941EC63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>