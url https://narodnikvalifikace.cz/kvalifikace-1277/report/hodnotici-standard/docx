--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4039DA65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4039DA65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4039DA65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC8B6B14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC8B6B14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC8B6B14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.4.2026 1:56:23</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.4.2026 1:56:23</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.4.2026 1:56:23</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.4.2026 1:56:23</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5472,51 +5472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.4.2026 1:56:23</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.4.2026 1:56:23</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,84 +6848,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.4.2026 1:56:23</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F5DEA47"/>
+    <w:nsid w:val="697C6C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7011,51 +7011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02EE6904"/>
+    <w:nsid w:val="15000D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7141,51 +7141,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5320456B"/>
+    <w:nsid w:val="5DCCF0D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7271,51 +7271,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72A6D803"/>
+    <w:nsid w:val="07F35992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7401,51 +7401,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="266F48FD"/>
+    <w:nsid w:val="06E1B725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>