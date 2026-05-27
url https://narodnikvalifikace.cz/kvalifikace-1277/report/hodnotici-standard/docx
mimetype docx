--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC8B6B14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC8B6B14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC8B6B14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51634CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51634CD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51634CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5472,51 +5472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,84 +6848,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 7.5.2026 18:09:15</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="697C6C4C"/>
+    <w:nsid w:val="30CD7B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7011,51 +7011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15000D5B"/>
+    <w:nsid w:val="48D3D6D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7141,51 +7141,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DCCF0D4"/>
+    <w:nsid w:val="487B2EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7271,51 +7271,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07F35992"/>
+    <w:nsid w:val="01636319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7401,51 +7401,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06E1B725"/>
+    <w:nsid w:val="53185B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>