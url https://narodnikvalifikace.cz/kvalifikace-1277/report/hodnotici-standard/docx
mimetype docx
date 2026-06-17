--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51634CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51634CD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51634CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D98D931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D98D931" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D98D931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5472,51 +5472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,84 +6848,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 28.5.2026 0:12:58</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30CD7B6F"/>
+    <w:nsid w:val="6492EC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7011,51 +7011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48D3D6D4"/>
+    <w:nsid w:val="4AFA74FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7141,51 +7141,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="487B2EE8"/>
+    <w:nsid w:val="1D556AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7271,51 +7271,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01636319"/>
+    <w:nsid w:val="4BC06D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7401,51 +7401,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53185B48"/>
+    <w:nsid w:val="0E33365E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>