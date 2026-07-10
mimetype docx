--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D98D931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D98D931" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D98D931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCB67D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCB67D76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCB67D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5472,51 +5472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,84 +6848,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 17.6.2026 9:38:35</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6492EC12"/>
+    <w:nsid w:val="0B5BC7DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7011,51 +7011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AFA74FD"/>
+    <w:nsid w:val="26B2CAE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7141,51 +7141,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D556AF6"/>
+    <w:nsid w:val="4FFF50C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7271,51 +7271,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BC06D7E"/>
+    <w:nsid w:val="5FCD1D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7401,51 +7401,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E33365E"/>
+    <w:nsid w:val="03902895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>