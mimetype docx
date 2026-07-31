--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCB67D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCB67D76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCB67D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R253274B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR253274B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR253274B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5472,51 +5472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,84 +6848,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 11.7.2026 0:22:27</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B5BC7DF"/>
+    <w:nsid w:val="6564719F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7011,51 +7011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26B2CAE1"/>
+    <w:nsid w:val="4050A0EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7141,51 +7141,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FFF50C9"/>
+    <w:nsid w:val="738A064E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7271,51 +7271,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FCD1D36"/>
+    <w:nsid w:val="1E8634A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7401,51 +7401,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03902895"/>
+    <w:nsid w:val="7E85BC1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>