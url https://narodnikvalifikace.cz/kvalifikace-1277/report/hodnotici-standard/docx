--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R253274B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR253274B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR253274B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47954875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47954875" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47954875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5472,51 +5472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,84 +6848,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 11:25:20</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6564719F"/>
+    <w:nsid w:val="725659C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7011,51 +7011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4050A0EC"/>
+    <w:nsid w:val="23AAE680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7141,51 +7141,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="738A064E"/>
+    <w:nsid w:val="4BC90582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7271,51 +7271,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E8634A2"/>
+    <w:nsid w:val="7856B05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7401,51 +7401,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E85BC1A"/>
+    <w:nsid w:val="2EE883A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>