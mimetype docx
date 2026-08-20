--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47954875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47954875" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47954875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5102D71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5102D71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5102D71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 20.8.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 20.8.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 20.8.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3735,51 +3735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 20.8.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5472,51 +5472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 20.8.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 20.8.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,84 +6848,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka důlní výroby, 31.7.2026 12:58:17</w:t>
+        <w:t>Dispečer/dispečerka důlní výroby, 20.8.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="725659C9"/>
+    <w:nsid w:val="54EB5C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7011,51 +7011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23AAE680"/>
+    <w:nsid w:val="71A1435B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7141,51 +7141,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BC90582"/>
+    <w:nsid w:val="66196573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7271,51 +7271,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7856B05F"/>
+    <w:nsid w:val="7632467F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7401,51 +7401,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2EE883A7"/>
+    <w:nsid w:val="3BB7284F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>