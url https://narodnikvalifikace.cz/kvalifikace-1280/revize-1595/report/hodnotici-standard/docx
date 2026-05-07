--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31041439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31041439" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31041439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AEF1BF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AEF1BF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AEF1BF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.4.2026 8:27:14</w:t>
+        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1617,51 +1617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.4.2026 8:27:14</w:t>
+        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.4.2026 8:27:14</w:t>
+        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,51 +3267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.4.2026 8:27:14</w:t>
+        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4240,51 +4240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.4.2026 8:27:14</w:t>
+        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5768,51 +5768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.4.2026 8:27:14</w:t>
+        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.4.2026 8:27:14</w:t>
+        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6710,84 +6710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.4.2026 8:27:14</w:t>
+        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2381447B"/>
+    <w:nsid w:val="1C79C13A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E5F1C22"/>
+    <w:nsid w:val="19F920E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +7003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21EB976E"/>
+    <w:nsid w:val="2D845B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>