--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AEF1BF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AEF1BF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AEF1BF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BDA31D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BDA31D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BDA31D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
+        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1617,51 +1617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
+        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
+        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,51 +3267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
+        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4240,51 +4240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
+        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5768,51 +5768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
+        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
+        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6710,84 +6710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 7.5.2026 18:14:33</w:t>
+        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C79C13A"/>
+    <w:nsid w:val="435AB01A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19F920E3"/>
+    <w:nsid w:val="2B426632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +7003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D845B89"/>
+    <w:nsid w:val="33D576A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>