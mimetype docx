--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BDA31D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BDA31D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BDA31D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20CB1CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20CB1CCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20CB1CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
+        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1617,51 +1617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
+        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
+        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,51 +3267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
+        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4240,51 +4240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
+        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5768,51 +5768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
+        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
+        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6710,84 +6710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 28.5.2026 2:39:44</w:t>
+        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="435AB01A"/>
+    <w:nsid w:val="071CFA61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B426632"/>
+    <w:nsid w:val="2D349F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +7003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33D576A4"/>
+    <w:nsid w:val="2AC4B458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>