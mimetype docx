--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20CB1CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20CB1CCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20CB1CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58812210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58812210" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58812210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1617,51 +1617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,51 +3267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4240,51 +4240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5768,51 +5768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6710,84 +6710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 17.6.2026 13:11:28</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="071CFA61"/>
+    <w:nsid w:val="76F72C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D349F02"/>
+    <w:nsid w:val="22CE407C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +7003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AC4B458"/>
+    <w:nsid w:val="102AC917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>