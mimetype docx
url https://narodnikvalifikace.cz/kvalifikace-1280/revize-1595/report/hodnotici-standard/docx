--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58812210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58812210" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58812210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6776EC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6776EC35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6776EC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1617,51 +1617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,51 +3267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4240,51 +4240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5768,51 +5768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6710,84 +6710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 4:51:21</w:t>
+        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76F72C7A"/>
+    <w:nsid w:val="05BE41C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22CE407C"/>
+    <w:nsid w:val="2D0AB1BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +7003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="102AC917"/>
+    <w:nsid w:val="6FA50CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>