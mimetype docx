--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6776EC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6776EC35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6776EC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D1C1C4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D1C1C4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D1C1C4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
+        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1617,51 +1617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
+        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
+        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,51 +3267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
+        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4240,51 +4240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
+        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5768,51 +5768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
+        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
+        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6710,84 +6710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 11.7.2026 6:14:06</w:t>
+        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05BE41C8"/>
+    <w:nsid w:val="1BCC4D0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D0AB1BC"/>
+    <w:nsid w:val="3C242E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +7003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FA50CDD"/>
+    <w:nsid w:val="55696050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>