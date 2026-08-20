--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D1C1C4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D1C1C4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D1C1C4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58438CD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58438CD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58438CD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
+        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1617,51 +1617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
+        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
+        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,51 +3267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
+        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4240,51 +4240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
+        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5768,51 +5768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
+        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
+        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6710,84 +6710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 31.7.2026 13:01:23</w:t>
+        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BCC4D0B"/>
+    <w:nsid w:val="1F71D5DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C242E7F"/>
+    <w:nsid w:val="1B868096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +7003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55696050"/>
+    <w:nsid w:val="46A7DD38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>