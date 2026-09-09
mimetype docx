--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58438CD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58438CD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58438CD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DACD042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DACD042" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DACD042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
+        <w:t>Technik úpravy vody, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1617,51 +1617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
+        <w:t>Technik úpravy vody, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
+        <w:t>Technik úpravy vody, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,51 +3267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
+        <w:t>Technik úpravy vody, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4240,51 +4240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
+        <w:t>Technik úpravy vody, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5768,51 +5768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
+        <w:t>Technik úpravy vody, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
+        <w:t>Technik úpravy vody, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6710,84 +6710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik úpravy vody, 20.8.2026 20:00:55</w:t>
+        <w:t>Technik úpravy vody, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F71D5DF"/>
+    <w:nsid w:val="5E307AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B868096"/>
+    <w:nsid w:val="213FD6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +7003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46A7DD38"/>
+    <w:nsid w:val="4ADE1F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>