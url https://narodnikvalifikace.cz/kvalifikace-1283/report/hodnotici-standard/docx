--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65E88C11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65E88C11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65E88C11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57F05A32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57F05A32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57F05A32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.4.2026 0:28:55</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.4.2026 0:28:55</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.4.2026 0:28:55</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.4.2026 0:28:55</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.4.2026 0:28:55</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.4.2026 0:28:55</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.4.2026 0:28:55</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.4.2026 0:28:55</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.4.2026 0:28:55</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B5C94B7"/>
+    <w:nsid w:val="78A9F637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2156E6BA"/>
+    <w:nsid w:val="61551524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BECC3BE"/>
+    <w:nsid w:val="570644AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>