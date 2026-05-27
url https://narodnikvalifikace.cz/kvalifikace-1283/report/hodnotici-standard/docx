--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57F05A32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57F05A32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57F05A32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R100A87CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR100A87CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR100A87CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.5.2026 18:09:18</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78A9F637"/>
+    <w:nsid w:val="3B3D4346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61551524"/>
+    <w:nsid w:val="1BC2490F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="570644AA"/>
+    <w:nsid w:val="63FB72CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>