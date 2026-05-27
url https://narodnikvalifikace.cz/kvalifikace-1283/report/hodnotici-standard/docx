--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R100A87CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR100A87CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR100A87CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R487C99FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR487C99FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR487C99FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:21</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:22</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 0:12:22</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B3D4346"/>
+    <w:nsid w:val="058F675A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BC2490F"/>
+    <w:nsid w:val="2F6150A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63FB72CC"/>
+    <w:nsid w:val="569A4F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>