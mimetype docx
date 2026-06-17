--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R487C99FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR487C99FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR487C99FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37D2E9CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37D2E9CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37D2E9CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 28.5.2026 1:24:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="058F675A"/>
+    <w:nsid w:val="03068D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F6150A7"/>
+    <w:nsid w:val="23528BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="569A4F33"/>
+    <w:nsid w:val="3EED3092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>