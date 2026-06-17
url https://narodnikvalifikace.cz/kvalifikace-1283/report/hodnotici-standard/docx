--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37D2E9CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37D2E9CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37D2E9CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58018AB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58018AB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58018AB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 9:39:09</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03068D35"/>
+    <w:nsid w:val="00B9F5B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23528BCB"/>
+    <w:nsid w:val="1BD68DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EED3092"/>
+    <w:nsid w:val="04952613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>