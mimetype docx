--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58018AB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58018AB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58018AB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R293BDA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR293BDA1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR293BDA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 17.6.2026 11:21:24</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00B9F5B2"/>
+    <w:nsid w:val="55B8E57B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BD68DDD"/>
+    <w:nsid w:val="3CD1BD25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04952613"/>
+    <w:nsid w:val="2510227C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>