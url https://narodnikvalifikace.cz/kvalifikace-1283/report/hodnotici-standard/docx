--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R293BDA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR293BDA1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR293BDA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A7CA4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A7CA4F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A7CA4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 13:44:06</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55B8E57B"/>
+    <w:nsid w:val="0709B981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CD1BD25"/>
+    <w:nsid w:val="79642C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2510227C"/>
+    <w:nsid w:val="2A180DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>