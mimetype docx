--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A7CA4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A7CA4F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A7CA4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31891C44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31891C44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31891C44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 7.7.2026 15:03:23</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0709B981"/>
+    <w:nsid w:val="4438B618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79642C59"/>
+    <w:nsid w:val="18AA20DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A180DE9"/>
+    <w:nsid w:val="0D1E944E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>