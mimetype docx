--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31891C44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31891C44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31891C44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2492915E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2492915E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2492915E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 9:44:39</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4438B618"/>
+    <w:nsid w:val="525929A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18AA20DB"/>
+    <w:nsid w:val="07D2B05C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D1E944E"/>
+    <w:nsid w:val="77C472E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>