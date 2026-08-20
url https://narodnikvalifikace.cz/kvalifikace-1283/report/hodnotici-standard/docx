--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2492915E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2492915E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2492915E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R716ECAD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR716ECAD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR716ECAD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 31.7.2026 11:10:12</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="525929A4"/>
+    <w:nsid w:val="5EE388E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07D2B05C"/>
+    <w:nsid w:val="3F9DA85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77C472E4"/>
+    <w:nsid w:val="24ED2E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>