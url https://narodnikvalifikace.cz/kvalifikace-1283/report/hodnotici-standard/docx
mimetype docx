--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R716ECAD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR716ECAD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR716ECAD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B09274C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B09274C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B09274C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 9.9.2026 19:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 9.9.2026 19:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 9.9.2026 19:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 9.9.2026 19:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12531,51 +12531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 9.9.2026 19:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17301,51 +17301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 9.9.2026 19:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18159,51 +18159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 9.9.2026 19:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 9.9.2026 19:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19815,84 +19815,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 20.8.2026 12:36:49</w:t>
+        <w:t>Polygrafický technik dispečer / polygrafická technička dispečerka, 9.9.2026 19:17:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EE388E0"/>
+    <w:nsid w:val="1B10585E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19978,51 +19978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F9DA85D"/>
+    <w:nsid w:val="252AA651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20108,51 +20108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24ED2E7A"/>
+    <w:nsid w:val="1B329326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>