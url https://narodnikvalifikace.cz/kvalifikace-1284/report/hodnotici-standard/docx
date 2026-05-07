--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R504D210B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR504D210B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR504D210B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A5185F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A5185F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A5185F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.4.2026 1:56:46</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.4.2026 1:56:46</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.4.2026 1:56:46</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.4.2026 1:56:46</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.4.2026 1:56:46</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.4.2026 1:56:46</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.4.2026 1:56:46</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.4.2026 1:56:46</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.4.2026 1:56:46</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48B78DDC"/>
+    <w:nsid w:val="510A1BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="416EE3A6"/>
+    <w:nsid w:val="0FA6222E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A9DB382"/>
+    <w:nsid w:val="2CD72469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5748F364"/>
+    <w:nsid w:val="16B9E5AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="75399795"/>
+    <w:nsid w:val="6355DFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="76C0D068"/>
+    <w:nsid w:val="4F74E4C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="466B66F8"/>
+    <w:nsid w:val="7BE6D3D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>