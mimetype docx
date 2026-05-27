--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A5185F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A5185F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A5185F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E8E3B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E8E3B74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E8E3B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.5.2026 19:01:45</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="510A1BC2"/>
+    <w:nsid w:val="18D0465B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FA6222E"/>
+    <w:nsid w:val="0F004D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CD72469"/>
+    <w:nsid w:val="2D34B8F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16B9E5AA"/>
+    <w:nsid w:val="6CF258B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6355DFC4"/>
+    <w:nsid w:val="393E1478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F74E4C1"/>
+    <w:nsid w:val="3EE812C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7BE6D3D4"/>
+    <w:nsid w:val="76534E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>