--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E8E3B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E8E3B74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E8E3B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R93D8F52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR93D8F52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR93D8F52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 0:12:48</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18D0465B"/>
+    <w:nsid w:val="682F22F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F004D40"/>
+    <w:nsid w:val="0F121446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D34B8F8"/>
+    <w:nsid w:val="1952878A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CF258B2"/>
+    <w:nsid w:val="208A9E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="393E1478"/>
+    <w:nsid w:val="36368E2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3EE812C1"/>
+    <w:nsid w:val="5DC53BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="76534E63"/>
+    <w:nsid w:val="33D4AF37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>