--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R93D8F52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR93D8F52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR93D8F52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R589F2C1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR589F2C1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR589F2C1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 28.5.2026 1:24:40</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="682F22F2"/>
+    <w:nsid w:val="255A0431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F121446"/>
+    <w:nsid w:val="4A6FBA75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1952878A"/>
+    <w:nsid w:val="4E9CD0FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="208A9E54"/>
+    <w:nsid w:val="55887D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36368E2D"/>
+    <w:nsid w:val="3A22414C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5DC53BA5"/>
+    <w:nsid w:val="05E9BF3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="33D4AF37"/>
+    <w:nsid w:val="764BABE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>