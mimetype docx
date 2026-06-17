--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R589F2C1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR589F2C1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR589F2C1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F91FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F91FDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F91FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 9:38:20</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="255A0431"/>
+    <w:nsid w:val="0F67C7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A6FBA75"/>
+    <w:nsid w:val="14DA56B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E9CD0FD"/>
+    <w:nsid w:val="36486CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55887D64"/>
+    <w:nsid w:val="1A5DD834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A22414C"/>
+    <w:nsid w:val="2E5BC6D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05E9BF3E"/>
+    <w:nsid w:val="6B67FD1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="764BABE4"/>
+    <w:nsid w:val="74FC9A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>