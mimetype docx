--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F91FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F91FDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F91FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66E41ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66E41ABC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66E41ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 17.6.2026 11:21:32</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F67C7DA"/>
+    <w:nsid w:val="0BAA7FF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14DA56B5"/>
+    <w:nsid w:val="744F571F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36486CB7"/>
+    <w:nsid w:val="0F45F49C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A5DD834"/>
+    <w:nsid w:val="1D156C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E5BC6D5"/>
+    <w:nsid w:val="2322AF56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6B67FD1E"/>
+    <w:nsid w:val="635980C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="74FC9A94"/>
+    <w:nsid w:val="4D5CB345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>