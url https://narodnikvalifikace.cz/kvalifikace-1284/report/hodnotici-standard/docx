--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66E41ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66E41ABC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66E41ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BE18812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BE18812" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BE18812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 7.7.2026 13:58:54</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BAA7FF3"/>
+    <w:nsid w:val="3FDFDBD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="744F571F"/>
+    <w:nsid w:val="69505D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F45F49C"/>
+    <w:nsid w:val="163E2A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D156C22"/>
+    <w:nsid w:val="3139CE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2322AF56"/>
+    <w:nsid w:val="7C5C1777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="635980C4"/>
+    <w:nsid w:val="3E5C2EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4D5CB345"/>
+    <w:nsid w:val="22110AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>