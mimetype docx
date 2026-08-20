--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BE18812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BE18812" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BE18812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R165C6A2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR165C6A2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR165C6A2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 9:37:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FDFDBD0"/>
+    <w:nsid w:val="60B8538E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69505D18"/>
+    <w:nsid w:val="3D0481BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="163E2A5B"/>
+    <w:nsid w:val="5504B5DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3139CE31"/>
+    <w:nsid w:val="0B3B4BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C5C1777"/>
+    <w:nsid w:val="1A444C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3E5C2EC0"/>
+    <w:nsid w:val="6FCAEE34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="22110AED"/>
+    <w:nsid w:val="5AC72569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>