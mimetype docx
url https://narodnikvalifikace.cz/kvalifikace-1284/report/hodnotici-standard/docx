--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R165C6A2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR165C6A2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR165C6A2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R565F45EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR565F45EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR565F45EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.8.2026 15:42:29</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60B8538E"/>
+    <w:nsid w:val="2722BD5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D0481BB"/>
+    <w:nsid w:val="2FFA8753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5504B5DC"/>
+    <w:nsid w:val="561F2428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B3B4BA6"/>
+    <w:nsid w:val="23FD1724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A444C08"/>
+    <w:nsid w:val="4A40FFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6FCAEE34"/>
+    <w:nsid w:val="00B36285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5AC72569"/>
+    <w:nsid w:val="3E0615C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>