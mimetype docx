--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1258D728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1258D728" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1258D728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC91F19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC91F19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC91F19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.4.2026 0:27:19</w:t>
+        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.4.2026 0:27:19</w:t>
+        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.4.2026 0:27:19</w:t>
+        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.4.2026 0:27:19</w:t>
+        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.4.2026 0:27:19</w:t>
+        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.4.2026 0:27:19</w:t>
+        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.4.2026 0:27:19</w:t>
+        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.4.2026 0:27:19</w:t>
+        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.4.2026 0:27:19</w:t>
+        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22CAB6D7"/>
+    <w:nsid w:val="666B08CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E6E9DFE"/>
+    <w:nsid w:val="0EB7DB9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="451D1D46"/>
+    <w:nsid w:val="6CC38BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="71941F1D"/>
+    <w:nsid w:val="4F59A0A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36BCEC05"/>
+    <w:nsid w:val="6095C768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="480E3283"/>
+    <w:nsid w:val="5452F567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="33F29A1F"/>
+    <w:nsid w:val="295B0A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>