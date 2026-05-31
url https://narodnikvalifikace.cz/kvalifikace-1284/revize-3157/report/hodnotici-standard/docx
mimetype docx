--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC91F19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC91F19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC91F19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5254BCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5254BCDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5254BCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
+        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
+        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
+        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
+        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:46</w:t>
+        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:47</w:t>
+        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:47</w:t>
+        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:47</w:t>
+        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.5.2026 4:48:47</w:t>
+        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="666B08CE"/>
+    <w:nsid w:val="2383841B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EB7DB9D"/>
+    <w:nsid w:val="279D8CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CC38BB6"/>
+    <w:nsid w:val="209DE6FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F59A0A8"/>
+    <w:nsid w:val="57A018EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6095C768"/>
+    <w:nsid w:val="4C7E5F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5452F567"/>
+    <w:nsid w:val="3F032785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="295B0A10"/>
+    <w:nsid w:val="1A16A1FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>