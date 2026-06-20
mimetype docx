--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5254BCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5254BCDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5254BCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C43F57B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C43F57B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C43F57B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.5.2026 7:24:55</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2383841B"/>
+    <w:nsid w:val="0A31D97A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="279D8CA7"/>
+    <w:nsid w:val="56DFB4A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="209DE6FC"/>
+    <w:nsid w:val="1DB4627D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57A018EC"/>
+    <w:nsid w:val="4DC62389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C7E5F8B"/>
+    <w:nsid w:val="43E1E608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F032785"/>
+    <w:nsid w:val="1C892A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1A16A1FD"/>
+    <w:nsid w:val="72DFCB39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>