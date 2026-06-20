--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C43F57B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C43F57B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C43F57B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R557C3B80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR557C3B80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR557C3B80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 19:38:58</w:t>
+        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A31D97A"/>
+    <w:nsid w:val="73B3767F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56DFB4A4"/>
+    <w:nsid w:val="6A6F8134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DB4627D"/>
+    <w:nsid w:val="547B961A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DC62389"/>
+    <w:nsid w:val="22DEBD1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43E1E608"/>
+    <w:nsid w:val="77054579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1C892A30"/>
+    <w:nsid w:val="681A1230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="72DFCB39"/>
+    <w:nsid w:val="4C532BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>