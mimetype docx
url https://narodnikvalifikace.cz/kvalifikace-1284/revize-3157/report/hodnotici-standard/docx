--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R557C3B80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR557C3B80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR557C3B80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27FB6619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27FB6619" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27FB6619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 20.6.2026 21:26:54</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73B3767F"/>
+    <w:nsid w:val="1743766B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A6F8134"/>
+    <w:nsid w:val="1A1333F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="547B961A"/>
+    <w:nsid w:val="100C4111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22DEBD1F"/>
+    <w:nsid w:val="18121B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77054579"/>
+    <w:nsid w:val="7A5F4B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="681A1230"/>
+    <w:nsid w:val="31D0031F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4C532BFA"/>
+    <w:nsid w:val="615F361C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>