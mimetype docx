--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27FB6619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27FB6619" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27FB6619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C0422B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C0422B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C0422B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 3:31:32</w:t>
+        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1743766B"/>
+    <w:nsid w:val="2A6E3A60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A1333F2"/>
+    <w:nsid w:val="3F6BD7B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="100C4111"/>
+    <w:nsid w:val="464E7D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18121B3E"/>
+    <w:nsid w:val="368F1412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A5F4B71"/>
+    <w:nsid w:val="6DDF4E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="31D0031F"/>
+    <w:nsid w:val="56202FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="615F361C"/>
+    <w:nsid w:val="587A8415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>