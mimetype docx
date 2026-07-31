--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C0422B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C0422B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C0422B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R676A5A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR676A5A5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR676A5A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 11.7.2026 4:49:26</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A6E3A60"/>
+    <w:nsid w:val="143CF12C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F6BD7B7"/>
+    <w:nsid w:val="55345E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="464E7D11"/>
+    <w:nsid w:val="1AFA4422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="368F1412"/>
+    <w:nsid w:val="61D26EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DDF4E35"/>
+    <w:nsid w:val="066A47B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="56202FE4"/>
+    <w:nsid w:val="5E3E8212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="587A8415"/>
+    <w:nsid w:val="453D593C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>