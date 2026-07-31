--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R676A5A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR676A5A5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR676A5A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D7EEF55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D7EEF55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D7EEF55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 14:18:57</w:t>
+        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="143CF12C"/>
+    <w:nsid w:val="5874B7F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55345E4A"/>
+    <w:nsid w:val="54F21D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AFA4422"/>
+    <w:nsid w:val="3777BD6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61D26EF0"/>
+    <w:nsid w:val="57AC75A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="066A47B2"/>
+    <w:nsid w:val="5F7E93A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E3E8212"/>
+    <w:nsid w:val="18D25616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="453D593C"/>
+    <w:nsid w:val="0F3A8CAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>