--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D7EEF55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D7EEF55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D7EEF55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74F1C46F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74F1C46F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74F1C46F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
+        <w:t>Polygrafický technik technolog, 20.8.2026 20:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
+        <w:t>Polygrafický technik technolog, 20.8.2026 20:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
+        <w:t>Polygrafický technik technolog, 20.8.2026 20:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
+        <w:t>Polygrafický technik technolog, 20.8.2026 20:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
+        <w:t>Polygrafický technik technolog, 20.8.2026 20:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
+        <w:t>Polygrafický technik technolog, 20.8.2026 20:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
+        <w:t>Polygrafický technik technolog, 20.8.2026 20:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
+        <w:t>Polygrafický technik technolog, 20.8.2026 20:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog, 31.7.2026 16:28:37</w:t>
+        <w:t>Polygrafický technik technolog, 20.8.2026 20:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5874B7F9"/>
+    <w:nsid w:val="0465FF22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54F21D15"/>
+    <w:nsid w:val="59BF23B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3777BD6E"/>
+    <w:nsid w:val="5A8CEA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57AC75A1"/>
+    <w:nsid w:val="0069BD93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F7E93A4"/>
+    <w:nsid w:val="601B9E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="18D25616"/>
+    <w:nsid w:val="016C537E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0F3A8CAD"/>
+    <w:nsid w:val="1FA38AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>