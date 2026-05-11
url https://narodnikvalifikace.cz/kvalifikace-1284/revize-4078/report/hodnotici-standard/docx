--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F7DB0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F7DB0DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F7DB0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB1A7D51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB1A7D51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB1A7D51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.4.2026 2:23:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.4.2026 2:23:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.4.2026 2:23:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.4.2026 2:23:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.4.2026 2:23:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.4.2026 2:23:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.4.2026 2:23:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.4.2026 2:23:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.4.2026 2:23:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6833D054"/>
+    <w:nsid w:val="50A08B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="418532ED"/>
+    <w:nsid w:val="5BC81933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="798A0DEE"/>
+    <w:nsid w:val="37E2635A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79065C4B"/>
+    <w:nsid w:val="088F06EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A22C3B6"/>
+    <w:nsid w:val="40FAA963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="281404EF"/>
+    <w:nsid w:val="5DAADE32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="325D5DCA"/>
+    <w:nsid w:val="1D1460B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>