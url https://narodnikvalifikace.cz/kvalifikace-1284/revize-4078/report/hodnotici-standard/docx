--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB1A7D51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB1A7D51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB1A7D51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1882CDE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1882CDE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1882CDE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.5.2026 6:47:42</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50A08B7C"/>
+    <w:nsid w:val="049D9C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BC81933"/>
+    <w:nsid w:val="05CF7447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37E2635A"/>
+    <w:nsid w:val="429CB484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="088F06EC"/>
+    <w:nsid w:val="6BCDB86F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40FAA963"/>
+    <w:nsid w:val="3CE655AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5DAADE32"/>
+    <w:nsid w:val="50AC44B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1D1460B3"/>
+    <w:nsid w:val="30162DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>