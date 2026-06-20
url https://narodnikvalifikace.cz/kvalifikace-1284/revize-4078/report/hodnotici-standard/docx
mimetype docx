--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1882CDE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1882CDE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1882CDE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516D5867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516D5867" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516D5867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.5.2026 7:35:06</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="049D9C41"/>
+    <w:nsid w:val="3EA93765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05CF7447"/>
+    <w:nsid w:val="640ED422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="429CB484"/>
+    <w:nsid w:val="43DF40CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BCDB86F"/>
+    <w:nsid w:val="43E50F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CE655AE"/>
+    <w:nsid w:val="56C1C854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="50AC44B8"/>
+    <w:nsid w:val="351928CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="30162DF0"/>
+    <w:nsid w:val="2580D41D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>