--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516D5867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516D5867" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516D5867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C3AE700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C3AE700" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C3AE700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 21:11:57</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EA93765"/>
+    <w:nsid w:val="3059362D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="640ED422"/>
+    <w:nsid w:val="36F3E857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43DF40CF"/>
+    <w:nsid w:val="3A6F5EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43E50F36"/>
+    <w:nsid w:val="422E67C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56C1C854"/>
+    <w:nsid w:val="339590A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="351928CB"/>
+    <w:nsid w:val="6A0F27DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2580D41D"/>
+    <w:nsid w:val="6409B245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>