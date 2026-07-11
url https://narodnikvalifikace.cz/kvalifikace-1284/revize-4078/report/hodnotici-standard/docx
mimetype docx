--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C3AE700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C3AE700" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C3AE700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F189DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F189DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F189DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 20.6.2026 22:53:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3059362D"/>
+    <w:nsid w:val="7EAA4C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36F3E857"/>
+    <w:nsid w:val="487342BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A6F5EC9"/>
+    <w:nsid w:val="00EC97A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="422E67C1"/>
+    <w:nsid w:val="5DAC3FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="339590A0"/>
+    <w:nsid w:val="57AE58D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6A0F27DE"/>
+    <w:nsid w:val="1F86ACC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6409B245"/>
+    <w:nsid w:val="06C43212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>