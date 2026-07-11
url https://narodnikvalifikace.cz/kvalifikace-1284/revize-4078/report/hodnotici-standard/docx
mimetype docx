--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F189DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F189DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F189DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1952B7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1952B7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1952B7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 4:49:21</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7EAA4C91"/>
+    <w:nsid w:val="2F7DCBB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="487342BD"/>
+    <w:nsid w:val="1A928E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00EC97A5"/>
+    <w:nsid w:val="2AD7D05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DAC3FEB"/>
+    <w:nsid w:val="22590050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57AE58D5"/>
+    <w:nsid w:val="2EC8F627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F86ACC1"/>
+    <w:nsid w:val="15B858D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="06C43212"/>
+    <w:nsid w:val="21DD7ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>