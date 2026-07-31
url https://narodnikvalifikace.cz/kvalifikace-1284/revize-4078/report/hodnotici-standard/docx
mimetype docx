--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1952B7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1952B7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1952B7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D401716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D401716" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D401716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 11.7.2026 6:07:19</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F7DCBB9"/>
+    <w:nsid w:val="37ACF7EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A928E9C"/>
+    <w:nsid w:val="7AFFF626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AD7D05A"/>
+    <w:nsid w:val="01B5A778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22590050"/>
+    <w:nsid w:val="1D4FD865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2EC8F627"/>
+    <w:nsid w:val="281F7571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="15B858D6"/>
+    <w:nsid w:val="3F30AE10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="21DD7ADB"/>
+    <w:nsid w:val="5B2677C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>