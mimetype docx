--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D401716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D401716" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D401716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E709F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E709F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E709F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:48:00</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37ACF7EC"/>
+    <w:nsid w:val="3A1C2954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AFFF626"/>
+    <w:nsid w:val="2418DB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01B5A778"/>
+    <w:nsid w:val="237AB102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D4FD865"/>
+    <w:nsid w:val="7D741EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="281F7571"/>
+    <w:nsid w:val="6AD8CF5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F30AE10"/>
+    <w:nsid w:val="7B6D95DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5B2677C3"/>
+    <w:nsid w:val="795B6668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>