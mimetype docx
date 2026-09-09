--- v8 (2026-07-31)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E709F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E709F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E709F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27347083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27347083" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27347083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 21:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 21:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 21:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 21:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11690,51 +11690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 21:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14233,51 +14233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 21:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15091,51 +15091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 21:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17003,51 +17003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 21:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17632,84 +17632,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 31.7.2026 17:57:44</w:t>
+        <w:t>Polygrafický technik technolog / polygrafická technička technoložka, 9.9.2026 21:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A1C2954"/>
+    <w:nsid w:val="42AF379B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17795,51 +17795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2418DB00"/>
+    <w:nsid w:val="5764C001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17925,51 +17925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="237AB102"/>
+    <w:nsid w:val="78AD3C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18055,51 +18055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D741EAC"/>
+    <w:nsid w:val="1ACC1A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18185,51 +18185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6AD8CF5B"/>
+    <w:nsid w:val="726BEE6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18315,51 +18315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7B6D95DB"/>
+    <w:nsid w:val="799D3141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18445,51 +18445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="795B6668"/>
+    <w:nsid w:val="5DF6CF66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>