--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66728840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66728840" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66728840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7818B657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7818B657" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7818B657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.4.2026 1:55:59</w:t>
+        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.4.2026 1:55:59</w:t>
+        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.4.2026 1:56:00</w:t>
+        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4369,51 +4369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.4.2026 1:56:00</w:t>
+        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6702,51 +6702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.4.2026 1:56:00</w:t>
+        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.4.2026 1:56:00</w:t>
+        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.4.2026 1:56:00</w:t>
+        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,84 +10057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drillling &amp; Services a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.4.2026 1:56:00</w:t>
+        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="019E6DA5"/>
+    <w:nsid w:val="14DAD3EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10220,51 +10220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B603A24"/>
+    <w:nsid w:val="618AA081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10350,51 +10350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13F5D622"/>
+    <w:nsid w:val="65FCD461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10480,51 +10480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36461AE5"/>
+    <w:nsid w:val="6804F467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>