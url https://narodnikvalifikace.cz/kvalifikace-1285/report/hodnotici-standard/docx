--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7818B657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7818B657" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7818B657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34647CDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34647CDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34647CDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
+        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
+        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
+        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4369,51 +4369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
+        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6702,51 +6702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
+        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
+        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
+        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,84 +10057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drillling &amp; Services a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 7.5.2026 16:08:22</w:t>
+        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14DAD3EE"/>
+    <w:nsid w:val="09C793A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10220,51 +10220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="618AA081"/>
+    <w:nsid w:val="602DA347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10350,51 +10350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65FCD461"/>
+    <w:nsid w:val="3DE53EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10480,51 +10480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6804F467"/>
+    <w:nsid w:val="47E4B88A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>