--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34647CDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34647CDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34647CDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R405F2CD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR405F2CD5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR405F2CD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
+        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
+        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
+        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4369,51 +4369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
+        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6702,51 +6702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
+        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
+        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
+        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,84 +10057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drillling &amp; Services a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 28.5.2026 1:24:45</w:t>
+        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09C793A5"/>
+    <w:nsid w:val="756D2436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10220,51 +10220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="602DA347"/>
+    <w:nsid w:val="71A8F6F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10350,51 +10350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DE53EA2"/>
+    <w:nsid w:val="4CCD926E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10480,51 +10480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47E4B88A"/>
+    <w:nsid w:val="2A14E69C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>