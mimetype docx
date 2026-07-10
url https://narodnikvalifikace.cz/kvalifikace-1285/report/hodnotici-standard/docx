--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R405F2CD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR405F2CD5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR405F2CD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71613694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71613694" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71613694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
+        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
+        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
+        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4369,51 +4369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
+        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6702,51 +6702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
+        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
+        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
+        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,84 +10057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drillling &amp; Services a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 17.6.2026 9:36:55</w:t>
+        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="756D2436"/>
+    <w:nsid w:val="7E636CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10220,51 +10220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71A8F6F7"/>
+    <w:nsid w:val="15177AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10350,51 +10350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CCD926E"/>
+    <w:nsid w:val="0E701C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10480,51 +10480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A14E69C"/>
+    <w:nsid w:val="4925C7A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>