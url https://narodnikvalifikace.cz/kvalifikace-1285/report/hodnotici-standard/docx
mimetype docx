--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71613694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71613694" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71613694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27785AE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27785AE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27785AE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4369,51 +4369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6702,51 +6702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,84 +10057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drillling &amp; Services a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 11.7.2026 0:22:27</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E636CF6"/>
+    <w:nsid w:val="3214DA2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10220,51 +10220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15177AE2"/>
+    <w:nsid w:val="779A56EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10350,51 +10350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E701C08"/>
+    <w:nsid w:val="734D2D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10480,51 +10480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4925C7A3"/>
+    <w:nsid w:val="7A7F3A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>