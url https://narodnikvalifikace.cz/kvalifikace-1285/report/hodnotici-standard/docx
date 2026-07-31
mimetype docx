--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27785AE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27785AE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27785AE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39FFDD6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39FFDD6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39FFDD6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4369,51 +4369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6702,51 +6702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,84 +10057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drillling &amp; Services a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 11:25:25</w:t>
+        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3214DA2A"/>
+    <w:nsid w:val="3DB10BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10220,51 +10220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="779A56EF"/>
+    <w:nsid w:val="6A9117D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10350,51 +10350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="734D2D6A"/>
+    <w:nsid w:val="1643417C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10480,51 +10480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A7F3A1C"/>
+    <w:nsid w:val="5BE9EF1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>