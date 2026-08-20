--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39FFDD6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39FFDD6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39FFDD6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23D2B848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23D2B848" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23D2B848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4369,51 +4369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6702,51 +6702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,84 +10057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drillling &amp; Services a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 31.7.2026 12:58:24</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DB10BE7"/>
+    <w:nsid w:val="31A2ABCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10220,51 +10220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A9117D6"/>
+    <w:nsid w:val="45904651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10350,51 +10350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1643417C"/>
+    <w:nsid w:val="3490185C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10480,51 +10480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BE9EF1D"/>
+    <w:nsid w:val="28F8CE88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>