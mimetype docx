--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23D2B848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23D2B848" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23D2B848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75A1EF03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75A1EF03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75A1EF03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4369,51 +4369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6702,51 +6702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,84 +10057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drillling &amp; Services a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 14:35:42</w:t>
+        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31A2ABCC"/>
+    <w:nsid w:val="0DB07CE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10220,51 +10220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45904651"/>
+    <w:nsid w:val="21E4B9B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10350,51 +10350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3490185C"/>
+    <w:nsid w:val="745FC48F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10480,51 +10480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28F8CE88"/>
+    <w:nsid w:val="36B5C7E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>