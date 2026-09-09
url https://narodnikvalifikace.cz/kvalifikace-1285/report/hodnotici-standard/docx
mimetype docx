--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75A1EF03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75A1EF03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75A1EF03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77401226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77401226" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77401226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
+        <w:t>Výplachový technik / výplachová technička, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
+        <w:t>Výplachový technik / výplachová technička, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
+        <w:t>Výplachový technik / výplachová technička, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4369,51 +4369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
+        <w:t>Výplachový technik / výplachová technička, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6702,51 +6702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
+        <w:t>Výplachový technik / výplachová technička, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
+        <w:t>Výplachový technik / výplachová technička, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
+        <w:t>Výplachový technik / výplachová technička, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,84 +10057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drillling &amp; Services a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výplachový technik / výplachová technička, 20.8.2026 15:42:43</w:t>
+        <w:t>Výplachový technik / výplachová technička, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DB07CE1"/>
+    <w:nsid w:val="507580AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10220,51 +10220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21E4B9B7"/>
+    <w:nsid w:val="541357A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10350,51 +10350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="745FC48F"/>
+    <w:nsid w:val="0A481AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10480,51 +10480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36B5C7E1"/>
+    <w:nsid w:val="22C1621A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>