--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R694B5518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR694B5518" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR694B5518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B4A33B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B4A33B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B4A33B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13229,51 +13229,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18598,51 +18598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>riziko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27435,51 +27435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31344,51 +31344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32677,51 +32677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33250,84 +33250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodina H, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 13.5.2026 23:07:38</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C64C3DB"/>
+    <w:nsid w:val="4BA5238F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33413,51 +33413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2817A888"/>
+    <w:nsid w:val="4BD83750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33543,51 +33543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BBC5260"/>
+    <w:nsid w:val="3E0A0BD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33673,51 +33673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75FEA392"/>
+    <w:nsid w:val="21A74546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>