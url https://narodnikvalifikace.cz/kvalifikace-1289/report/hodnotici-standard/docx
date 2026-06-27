--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B4A33B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B4A33B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B4A33B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43017B3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43017B3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43017B3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13229,51 +13229,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18598,51 +18598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>riziko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27435,51 +27435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31344,51 +31344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32677,51 +32677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33250,84 +33250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodina H, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 14:50:31</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BA5238F"/>
+    <w:nsid w:val="5B5E7800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33413,51 +33413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BD83750"/>
+    <w:nsid w:val="49B59665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33543,51 +33543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E0A0BD4"/>
+    <w:nsid w:val="2A69B982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33673,51 +33673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21A74546"/>
+    <w:nsid w:val="44DEEB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>