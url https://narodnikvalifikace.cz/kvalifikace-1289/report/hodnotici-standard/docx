--- v2 (2026-06-27)
+++ v3 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43017B3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43017B3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43017B3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351BDC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351BDC55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351BDC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13229,51 +13229,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18598,51 +18598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>riziko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27435,51 +27435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31344,51 +31344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32677,51 +32677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33250,84 +33250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodina H, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 27.6.2026 16:09:34</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B5E7800"/>
+    <w:nsid w:val="4F32D3C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33413,51 +33413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49B59665"/>
+    <w:nsid w:val="74C54B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33543,51 +33543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A69B982"/>
+    <w:nsid w:val="62DE1BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33673,51 +33673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44DEEB71"/>
+    <w:nsid w:val="1099C5E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>