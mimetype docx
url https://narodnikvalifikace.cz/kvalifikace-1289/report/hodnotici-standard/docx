--- v3 (2026-07-26)
+++ v4 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351BDC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351BDC55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351BDC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35C32660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35C32660" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35C32660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13229,51 +13229,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18598,51 +18598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>riziko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27435,51 +27435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31344,51 +31344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32677,51 +32677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33250,84 +33250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodina H, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 11:16:56</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F32D3C0"/>
+    <w:nsid w:val="393909E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33413,51 +33413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74C54B19"/>
+    <w:nsid w:val="15219703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33543,51 +33543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62DE1BE2"/>
+    <w:nsid w:val="3E005C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33673,51 +33673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1099C5E8"/>
+    <w:nsid w:val="0789FA9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>