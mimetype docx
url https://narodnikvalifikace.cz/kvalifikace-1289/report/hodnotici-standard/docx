--- v4 (2026-07-26)
+++ v5 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35C32660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35C32660" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35C32660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46EFA8C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46EFA8C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46EFA8C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13229,51 +13229,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18598,51 +18598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>riziko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27435,51 +27435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31344,51 +31344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32677,51 +32677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33250,84 +33250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodina H, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.7.2026 12:17:16</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="393909E5"/>
+    <w:nsid w:val="3A845807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33413,51 +33413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15219703"/>
+    <w:nsid w:val="6BF34568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33543,51 +33543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E005C4E"/>
+    <w:nsid w:val="1D3DD350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33673,51 +33673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0789FA9E"/>
+    <w:nsid w:val="707303BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>