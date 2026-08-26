--- v5 (2026-08-26)
+++ v6 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46EFA8C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46EFA8C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46EFA8C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R498E0376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR498E0376" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR498E0376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13229,51 +13229,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18598,51 +18598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>riziko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27435,51 +27435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31344,51 +31344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32677,51 +32677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33250,84 +33250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodina H, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 18:24:40</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A845807"/>
+    <w:nsid w:val="5B200C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33413,51 +33413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BF34568"/>
+    <w:nsid w:val="6144C01A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33543,51 +33543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D3DD350"/>
+    <w:nsid w:val="7E0713C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33673,51 +33673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="707303BB"/>
+    <w:nsid w:val="2DB0069E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>