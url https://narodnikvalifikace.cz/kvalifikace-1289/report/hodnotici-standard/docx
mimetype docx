--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R498E0376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR498E0376" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR498E0376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R656B12F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR656B12F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR656B12F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13229,51 +13229,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18598,51 +18598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>riziko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27435,51 +27435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31344,51 +31344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32677,51 +32677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33250,84 +33250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodina H, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 26.8.2026 19:29:04</w:t>
+        <w:t>Garant/garantka bezpečnosti pro oblast práce s dětmi a mládeží v zájmovém a neformálním vzdělávání, 16.9.2026 9:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B200C9A"/>
+    <w:nsid w:val="084F1B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33413,51 +33413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6144C01A"/>
+    <w:nsid w:val="318D46E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33543,51 +33543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E0713C9"/>
+    <w:nsid w:val="218094FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33673,51 +33673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2DB0069E"/>
+    <w:nsid w:val="322B4ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>