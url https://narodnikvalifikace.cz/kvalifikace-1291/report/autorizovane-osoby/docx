--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB55484A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB55484A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB55484A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66475B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66475B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66475B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 15.4.2026 3:59:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 7.5.2026 18:08:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 15.4.2026 3:59:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 7.5.2026 18:08:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>