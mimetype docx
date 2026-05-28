--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66475B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66475B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66475B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CA22800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CA22800" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CA22800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 7.5.2026 18:08:18</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 28.5.2026 3:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 7.5.2026 18:08:18</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 28.5.2026 3:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>