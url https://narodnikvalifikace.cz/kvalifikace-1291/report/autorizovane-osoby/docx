--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CA22800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CA22800" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CA22800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7537B1FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7537B1FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7537B1FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 28.5.2026 3:35:29</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 28.5.2026 4:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 28.5.2026 3:35:29</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 28.5.2026 4:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>