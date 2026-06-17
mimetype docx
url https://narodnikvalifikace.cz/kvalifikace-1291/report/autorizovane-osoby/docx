--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7537B1FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7537B1FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7537B1FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FF73FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FF73FAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FF73FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 28.5.2026 4:15:24</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 17.6.2026 9:32:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 28.5.2026 4:15:24</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 17.6.2026 9:32:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>