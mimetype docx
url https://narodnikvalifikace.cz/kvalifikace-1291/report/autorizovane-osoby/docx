--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FF73FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FF73FAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FF73FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A4AECE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A4AECE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A4AECE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 17.6.2026 9:32:27</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.7.2026 2:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 17.6.2026 9:32:27</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.7.2026 2:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>