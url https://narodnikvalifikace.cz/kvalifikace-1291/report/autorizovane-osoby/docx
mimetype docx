--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A4AECE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A4AECE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A4AECE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R424B909E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR424B909E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR424B909E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.7.2026 2:16:28</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 31.7.2026 11:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.7.2026 2:16:28</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 31.7.2026 11:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>