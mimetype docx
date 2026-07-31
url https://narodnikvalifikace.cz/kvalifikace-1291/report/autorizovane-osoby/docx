--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R424B909E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR424B909E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR424B909E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62524E55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62524E55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62524E55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 31.7.2026 11:38:44</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 31.7.2026 12:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 31.7.2026 11:38:44</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 31.7.2026 12:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>