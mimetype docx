--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62524E55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62524E55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62524E55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10369735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10369735" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10369735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 31.7.2026 12:56:11</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 20.8.2026 16:59:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 31.7.2026 12:56:11</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 20.8.2026 16:59:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>