--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10369735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10369735" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10369735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68ACA63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68ACA63C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68ACA63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 20.8.2026 16:59:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 9.9.2026 21:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 20.8.2026 16:59:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 9.9.2026 21:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>