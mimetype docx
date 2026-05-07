--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R547A76D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR547A76D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR547A76D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ABA50D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ABA50D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ABA50D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13004,51 +13004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24459,51 +24459,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38447,51 +38447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43829,51 +43829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45431,51 +45431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45661,51 +45661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46234,84 +46234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.4.2026 0:28:51</w:t>
+        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06256C17"/>
+    <w:nsid w:val="1DABC50D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46397,51 +46397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20BAAA09"/>
+    <w:nsid w:val="0590693F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46527,51 +46527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70586E2E"/>
+    <w:nsid w:val="5C3A1DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>