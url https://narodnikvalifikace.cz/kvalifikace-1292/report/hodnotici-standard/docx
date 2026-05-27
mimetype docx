--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ABA50D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ABA50D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ABA50D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36306AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36306AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36306AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13004,51 +13004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24459,51 +24459,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38447,51 +38447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43829,51 +43829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45431,51 +45431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45661,51 +45661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46234,84 +46234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 7.5.2026 17:10:26</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DABC50D"/>
+    <w:nsid w:val="66E9781B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46397,51 +46397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0590693F"/>
+    <w:nsid w:val="64A0236B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46527,51 +46527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C3A1DBE"/>
+    <w:nsid w:val="3E557E93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>