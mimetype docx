--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36306AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36306AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36306AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R123B68CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR123B68CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR123B68CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13004,51 +13004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24459,51 +24459,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38447,51 +38447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43829,51 +43829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45431,51 +45431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45661,51 +45661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46234,84 +46234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 28.5.2026 0:12:17</w:t>
+        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66E9781B"/>
+    <w:nsid w:val="09D7FAF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46397,51 +46397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64A0236B"/>
+    <w:nsid w:val="4146E8D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46527,51 +46527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E557E93"/>
+    <w:nsid w:val="45545B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>