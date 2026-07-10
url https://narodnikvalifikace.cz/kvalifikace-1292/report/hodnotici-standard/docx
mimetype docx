--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R123B68CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR123B68CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR123B68CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CE6FEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CE6FEDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CE6FEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13004,51 +13004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24459,51 +24459,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38447,51 +38447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43829,51 +43829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45431,51 +45431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45661,51 +45661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46234,84 +46234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 17.6.2026 9:39:02</w:t>
+        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09D7FAF7"/>
+    <w:nsid w:val="36124780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46397,51 +46397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4146E8D4"/>
+    <w:nsid w:val="1CBC5141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46527,51 +46527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45545B3A"/>
+    <w:nsid w:val="7C912346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>