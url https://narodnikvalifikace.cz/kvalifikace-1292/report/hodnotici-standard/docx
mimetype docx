--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CE6FEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CE6FEDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CE6FEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54E07225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54E07225" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54E07225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13004,51 +13004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24459,51 +24459,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38447,51 +38447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43829,51 +43829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45431,51 +45431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45661,51 +45661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46234,84 +46234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 11.7.2026 1:27:16</w:t>
+        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36124780"/>
+    <w:nsid w:val="3CF57813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46397,51 +46397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CBC5141"/>
+    <w:nsid w:val="2185B6B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46527,51 +46527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C912346"/>
+    <w:nsid w:val="550C3A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>