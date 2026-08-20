--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54E07225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54E07225" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54E07225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R613F8B7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR613F8B7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR613F8B7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13004,51 +13004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24459,51 +24459,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38447,51 +38447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43829,51 +43829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45431,51 +45431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45661,51 +45661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46234,84 +46234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 31.7.2026 11:10:08</w:t>
+        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CF57813"/>
+    <w:nsid w:val="0BEAF3F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46397,51 +46397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2185B6B9"/>
+    <w:nsid w:val="5AE96E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46527,51 +46527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="550C3A53"/>
+    <w:nsid w:val="56AE626A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>