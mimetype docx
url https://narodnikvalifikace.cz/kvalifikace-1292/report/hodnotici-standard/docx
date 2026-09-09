--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R613F8B7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR613F8B7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR613F8B7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B0BE2F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B0BE2F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B0BE2F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13004,51 +13004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24459,51 +24459,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38447,51 +38447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43829,51 +43829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45431,51 +45431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45661,51 +45661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46234,84 +46234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 20.8.2026 15:42:10</w:t>
+        <w:t>Technik arborista / technička arboristka, 9.9.2026 18:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BEAF3F0"/>
+    <w:nsid w:val="5848CDFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46397,51 +46397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AE96E60"/>
+    <w:nsid w:val="35EE9AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46527,51 +46527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56AE626A"/>
+    <w:nsid w:val="0C79008A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>