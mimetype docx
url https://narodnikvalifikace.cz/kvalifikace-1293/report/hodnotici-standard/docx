--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43E10528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43E10528" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43E10528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D5B5C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D5B5C07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D5B5C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:33</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:33</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3688,51 +3688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:33</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:33</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:34</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15265,51 +15265,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:34</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23541,51 +23541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:34</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25340,51 +25340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:34</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29502,51 +29502,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:34</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31807,51 +31807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:34</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32510,84 +32510,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 16.4.2026 4:46:34</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CECAD74"/>
+    <w:nsid w:val="0590C972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32673,51 +32673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="489F3127"/>
+    <w:nsid w:val="32C0B910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32803,51 +32803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59EC5C43"/>
+    <w:nsid w:val="013B2763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32933,51 +32933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C604769"/>
+    <w:nsid w:val="28A15139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>