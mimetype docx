--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D5B5C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D5B5C07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D5B5C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R660C5182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR660C5182" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR660C5182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3688,51 +3688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15265,51 +15265,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23541,51 +23541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25340,51 +25340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29502,51 +29502,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31807,51 +31807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32510,84 +32510,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.5.2026 17:09:52</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0590C972"/>
+    <w:nsid w:val="1395D43D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32673,51 +32673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32C0B910"/>
+    <w:nsid w:val="1E9678EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32803,51 +32803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="013B2763"/>
+    <w:nsid w:val="562056CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32933,51 +32933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28A15139"/>
+    <w:nsid w:val="2C02426B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>