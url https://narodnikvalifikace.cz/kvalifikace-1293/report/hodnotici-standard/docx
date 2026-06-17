--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R660C5182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR660C5182" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR660C5182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B1C8472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B1C8472" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B1C8472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3688,51 +3688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15265,51 +15265,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23541,51 +23541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25340,51 +25340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29502,51 +29502,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31807,51 +31807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32510,84 +32510,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 28.5.2026 0:56:48</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1395D43D"/>
+    <w:nsid w:val="0F0021E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32673,51 +32673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E9678EC"/>
+    <w:nsid w:val="63687D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32803,51 +32803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="562056CB"/>
+    <w:nsid w:val="426FD3CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32933,51 +32933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C02426B"/>
+    <w:nsid w:val="6F62A153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>