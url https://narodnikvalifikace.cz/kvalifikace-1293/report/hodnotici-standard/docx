--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B1C8472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B1C8472" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B1C8472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R106C92D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR106C92D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR106C92D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3688,51 +3688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15265,51 +15265,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23541,51 +23541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25340,51 +25340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29502,51 +29502,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31807,51 +31807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32510,84 +32510,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 11:45:40</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F0021E9"/>
+    <w:nsid w:val="0B84A005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32673,51 +32673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63687D41"/>
+    <w:nsid w:val="0B04076F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32803,51 +32803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="426FD3CD"/>
+    <w:nsid w:val="4B6F1CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32933,51 +32933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F62A153"/>
+    <w:nsid w:val="094BC5A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>