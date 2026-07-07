--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R106C92D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR106C92D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR106C92D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AFEB65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AFEB65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AFEB65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3688,51 +3688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:38</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15265,51 +15265,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23541,51 +23541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25340,51 +25340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29502,51 +29502,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31807,51 +31807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32510,84 +32510,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 17.6.2026 13:21:39</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B84A005"/>
+    <w:nsid w:val="4E7B1F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32673,51 +32673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B04076F"/>
+    <w:nsid w:val="3642D18A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32803,51 +32803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B6F1CE7"/>
+    <w:nsid w:val="5C0130FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32933,51 +32933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="094BC5A4"/>
+    <w:nsid w:val="62DD833C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>