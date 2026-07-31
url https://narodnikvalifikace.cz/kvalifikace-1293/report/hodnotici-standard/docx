--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AFEB65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AFEB65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AFEB65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30A3EB50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30A3EB50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30A3EB50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3688,51 +3688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15265,51 +15265,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23541,51 +23541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25340,51 +25340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29502,51 +29502,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31807,51 +31807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32510,84 +32510,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 7.7.2026 14:58:37</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E7B1F0C"/>
+    <w:nsid w:val="5F754510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32673,51 +32673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3642D18A"/>
+    <w:nsid w:val="1EEB884A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32803,51 +32803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C0130FF"/>
+    <w:nsid w:val="64686AA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32933,51 +32933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62DD833C"/>
+    <w:nsid w:val="6A8CCE49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>