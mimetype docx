--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30A3EB50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30A3EB50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30A3EB50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5493766B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5493766B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5493766B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3688,51 +3688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15265,51 +15265,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23541,51 +23541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25340,51 +25340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29502,51 +29502,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31807,51 +31807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32510,84 +32510,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 9:54:09</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F754510"/>
+    <w:nsid w:val="4DCCF66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32673,51 +32673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EEB884A"/>
+    <w:nsid w:val="1F3F9992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32803,51 +32803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64686AA0"/>
+    <w:nsid w:val="08D77ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32933,51 +32933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A8CCE49"/>
+    <w:nsid w:val="6C24A0B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>