--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5493766B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5493766B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5493766B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FCDCDBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FCDCDBA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FCDCDBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3688,51 +3688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15265,51 +15265,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23541,51 +23541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25340,51 +25340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29502,51 +29502,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31807,51 +31807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32510,84 +32510,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 31.7.2026 12:43:26</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DCCF66F"/>
+    <w:nsid w:val="5B488D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32673,51 +32673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F3F9992"/>
+    <w:nsid w:val="0D7752BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32803,51 +32803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08D77ADF"/>
+    <w:nsid w:val="6F2B68DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32933,51 +32933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C24A0B4"/>
+    <w:nsid w:val="6DB62D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>