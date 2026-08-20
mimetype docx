--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FCDCDBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FCDCDBA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FCDCDBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74C0B0F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74C0B0F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74C0B0F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3688,51 +3688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15265,51 +15265,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23541,51 +23541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25340,51 +25340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29502,51 +29502,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31807,51 +31807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 22 až 24 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32510,84 +32510,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 22:51:18</w:t>
+        <w:t>Pokrývač/pokrývačka krytí střech složitých tvarů krytinami pálenými a betonovými, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B488D89"/>
+    <w:nsid w:val="47EF3298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32673,51 +32673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D7752BC"/>
+    <w:nsid w:val="2A365C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32803,51 +32803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F2B68DF"/>
+    <w:nsid w:val="4AF761A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32933,51 +32933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DB62D09"/>
+    <w:nsid w:val="625C7862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>