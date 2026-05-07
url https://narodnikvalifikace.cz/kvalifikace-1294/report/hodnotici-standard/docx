--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66A6FA37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66A6FA37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66A6FA37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15696263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15696263" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15696263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14635,51 +14635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19831,51 +19831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20688,51 +20688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24714,51 +24714,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27240,51 +27240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27943,84 +27943,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 16.4.2026 22:55:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E49E61F"/>
+    <w:nsid w:val="7DD18904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28106,51 +28106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65B822FE"/>
+    <w:nsid w:val="18940726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28236,51 +28236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1786E66B"/>
+    <w:nsid w:val="25EF9FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28366,51 +28366,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B2D6A1F"/>
+    <w:nsid w:val="516BFBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>