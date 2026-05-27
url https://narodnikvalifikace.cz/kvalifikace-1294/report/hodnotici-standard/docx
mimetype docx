--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15696263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15696263" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15696263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R117214A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR117214A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR117214A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14635,51 +14635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19831,51 +19831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20688,51 +20688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24714,51 +24714,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27240,51 +27240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27943,84 +27943,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.5.2026 16:09:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DD18904"/>
+    <w:nsid w:val="360E6658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28106,51 +28106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18940726"/>
+    <w:nsid w:val="3AF17088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28236,51 +28236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25EF9FFD"/>
+    <w:nsid w:val="56E53F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28366,51 +28366,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="516BFBA0"/>
+    <w:nsid w:val="57020387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>