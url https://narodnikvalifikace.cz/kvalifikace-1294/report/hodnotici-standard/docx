--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R117214A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR117214A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR117214A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4231C3CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4231C3CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4231C3CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14635,51 +14635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19831,51 +19831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20688,51 +20688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24714,51 +24714,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27240,51 +27240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27943,84 +27943,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 28.5.2026 0:12:29</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="360E6658"/>
+    <w:nsid w:val="328B6549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28106,51 +28106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AF17088"/>
+    <w:nsid w:val="6188A0C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28236,51 +28236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56E53F21"/>
+    <w:nsid w:val="506BEC2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28366,51 +28366,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57020387"/>
+    <w:nsid w:val="4346AEBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>