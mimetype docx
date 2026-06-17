--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4231C3CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4231C3CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4231C3CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C9D467C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C9D467C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C9D467C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14635,51 +14635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19831,51 +19831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20688,51 +20688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24714,51 +24714,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27240,51 +27240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27943,84 +27943,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:24:34</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="328B6549"/>
+    <w:nsid w:val="57A4866A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28106,51 +28106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6188A0C5"/>
+    <w:nsid w:val="08313706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28236,51 +28236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="506BEC2D"/>
+    <w:nsid w:val="19ED21DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28366,51 +28366,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4346AEBA"/>
+    <w:nsid w:val="35B4F719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>