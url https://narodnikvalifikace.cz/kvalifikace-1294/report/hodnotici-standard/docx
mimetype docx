--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C9D467C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C9D467C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C9D467C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57E265C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57E265C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57E265C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14635,51 +14635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19831,51 +19831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20688,51 +20688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24714,51 +24714,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27240,51 +27240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27943,84 +27943,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 17.6.2026 11:48:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57A4866A"/>
+    <w:nsid w:val="7716EC46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28106,51 +28106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08313706"/>
+    <w:nsid w:val="71091427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28236,51 +28236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19ED21DF"/>
+    <w:nsid w:val="41441492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28366,51 +28366,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35B4F719"/>
+    <w:nsid w:val="752AC27A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>