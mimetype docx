--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57E265C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57E265C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57E265C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CB925B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CB925B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CB925B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14635,51 +14635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19831,51 +19831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20688,51 +20688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24714,51 +24714,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27240,51 +27240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27943,84 +27943,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 7.7.2026 15:04:11</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7716EC46"/>
+    <w:nsid w:val="1EE83F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28106,51 +28106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71091427"/>
+    <w:nsid w:val="7D657729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28236,51 +28236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41441492"/>
+    <w:nsid w:val="60FEF138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28366,51 +28366,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="752AC27A"/>
+    <w:nsid w:val="69957BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>