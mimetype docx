--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CB925B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CB925B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CB925B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA64E68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA64E68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA64E68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14635,51 +14635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19831,51 +19831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20688,51 +20688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24714,51 +24714,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27240,51 +27240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27943,84 +27943,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 11:26:01</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EE83F45"/>
+    <w:nsid w:val="2B06B759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28106,51 +28106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D657729"/>
+    <w:nsid w:val="72E275CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28236,51 +28236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60FEF138"/>
+    <w:nsid w:val="7D7B4E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28366,51 +28366,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="69957BA9"/>
+    <w:nsid w:val="20727403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>