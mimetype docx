--- v7 (2026-07-31)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA64E68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA64E68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA64E68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A7933BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A7933BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A7933BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14635,51 +14635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19831,51 +19831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20688,51 +20688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24714,51 +24714,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27240,51 +27240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27943,84 +27943,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 31.7.2026 14:31:56</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin pálených a betonových, 24.8.2026 7:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B06B759"/>
+    <w:nsid w:val="2E936761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28106,51 +28106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72E275CD"/>
+    <w:nsid w:val="20F60336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28236,51 +28236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D7B4E0E"/>
+    <w:nsid w:val="45E1502F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28366,51 +28366,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20727403"/>
+    <w:nsid w:val="0586E123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>