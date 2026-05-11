--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DF6DA6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DF6DA6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DF6DA6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R496FE052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR496FE052" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR496FE052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.4.2026 2:23:40</w:t>
+        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.4.2026 2:23:40</w:t>
+        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.4.2026 2:23:40</w:t>
+        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.4.2026 2:23:40</w:t>
+        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13484,51 +13484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.4.2026 2:23:40</w:t>
+        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14281,51 +14281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.4.2026 2:23:40</w:t>
+        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15316,51 +15316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.4.2026 2:23:40</w:t>
+        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16582,51 +16582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.4.2026 2:23:40</w:t>
+        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,84 +17267,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.4.2026 2:23:40</w:t>
+        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A7C7A34"/>
+    <w:nsid w:val="7D5309CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17430,51 +17430,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54C1B60B"/>
+    <w:nsid w:val="5C4BAEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17560,51 +17560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09ADF1FE"/>
+    <w:nsid w:val="3C8E5F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>