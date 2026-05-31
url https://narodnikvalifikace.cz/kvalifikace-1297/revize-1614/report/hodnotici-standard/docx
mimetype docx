--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R496FE052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR496FE052" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR496FE052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26395790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26395790" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26395790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
+        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
+        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
+        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
+        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13484,51 +13484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
+        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14281,51 +14281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
+        <w:t>Operátor textilní výroby, 31.5.2026 12:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15316,51 +15316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
+        <w:t>Operátor textilní výroby, 31.5.2026 12:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16582,51 +16582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
+        <w:t>Operátor textilní výroby, 31.5.2026 12:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,84 +17267,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.5.2026 6:52:41</w:t>
+        <w:t>Operátor textilní výroby, 31.5.2026 12:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D5309CE"/>
+    <w:nsid w:val="3B95B85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17430,51 +17430,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C4BAEFB"/>
+    <w:nsid w:val="0A6AEB3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17560,51 +17560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C8E5F3A"/>
+    <w:nsid w:val="1022BB8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>