--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26395790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26395790" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26395790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AA7706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AA7706" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AA7706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
+        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
+        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
+        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
+        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13484,51 +13484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.5.2026 12:55:36</w:t>
+        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14281,51 +14281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.5.2026 12:55:37</w:t>
+        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15316,51 +15316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.5.2026 12:55:37</w:t>
+        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16582,51 +16582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.5.2026 12:55:37</w:t>
+        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,84 +17267,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.5.2026 12:55:37</w:t>
+        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B95B85D"/>
+    <w:nsid w:val="164332BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17430,51 +17430,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A6AEB3B"/>
+    <w:nsid w:val="7D9E95E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17560,51 +17560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1022BB8C"/>
+    <w:nsid w:val="3E3D4B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>