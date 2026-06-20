--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AA7706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AA7706" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AA7706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F1D29AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F1D29AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F1D29AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
+        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
+        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
+        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
+        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13484,51 +13484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
+        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14281,51 +14281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
+        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15316,51 +15316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
+        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16582,51 +16582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
+        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,84 +17267,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.6.2026 23:10:24</w:t>
+        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="164332BB"/>
+    <w:nsid w:val="5401E564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17430,51 +17430,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D9E95E2"/>
+    <w:nsid w:val="7D37A2D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17560,51 +17560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E3D4B27"/>
+    <w:nsid w:val="1C1672E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>