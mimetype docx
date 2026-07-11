--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F1D29AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F1D29AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F1D29AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D561374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D561374" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D561374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
+        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
+        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
+        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
+        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13484,51 +13484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
+        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14281,51 +14281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
+        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15316,51 +15316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
+        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16582,51 +16582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
+        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,84 +17267,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 21.6.2026 0:48:44</w:t>
+        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5401E564"/>
+    <w:nsid w:val="4E0B29F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17430,51 +17430,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D37A2D3"/>
+    <w:nsid w:val="151F246E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17560,51 +17560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C1672E1"/>
+    <w:nsid w:val="7CCE616E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>