--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D561374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D561374" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D561374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C37E6C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C37E6C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C37E6C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
+        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
+        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
+        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
+        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13484,51 +13484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
+        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14281,51 +14281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
+        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15316,51 +15316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
+        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16582,51 +16582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
+        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,84 +17267,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 11.7.2026 6:25:20</w:t>
+        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E0B29F6"/>
+    <w:nsid w:val="3A36291C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17430,51 +17430,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="151F246E"/>
+    <w:nsid w:val="20D7F841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17560,51 +17560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CCE616E"/>
+    <w:nsid w:val="0C590435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>