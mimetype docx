--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C37E6C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C37E6C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C37E6C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A604C73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A604C73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A604C73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
+        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
+        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
+        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
+        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13484,51 +13484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
+        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14281,51 +14281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
+        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15316,51 +15316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
+        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16582,51 +16582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
+        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,84 +17267,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 31.7.2026 15:58:38</w:t>
+        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A36291C"/>
+    <w:nsid w:val="5775CC01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17430,51 +17430,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20D7F841"/>
+    <w:nsid w:val="2B9493DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17560,51 +17560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C590435"/>
+    <w:nsid w:val="5BD355BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>