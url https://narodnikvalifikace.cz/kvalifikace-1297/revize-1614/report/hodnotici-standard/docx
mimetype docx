--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A604C73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A604C73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A604C73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R331DD8A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR331DD8A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR331DD8A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
+        <w:t>Operátor textilní výroby, 9.9.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
+        <w:t>Operátor textilní výroby, 9.9.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
+        <w:t>Operátor textilní výroby, 9.9.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
+        <w:t>Operátor textilní výroby, 9.9.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13484,51 +13484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
+        <w:t>Operátor textilní výroby, 9.9.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14281,51 +14281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
+        <w:t>Operátor textilní výroby, 9.9.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15316,51 +15316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
+        <w:t>Operátor textilní výroby, 9.9.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16582,51 +16582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
+        <w:t>Operátor textilní výroby, 9.9.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,84 +17267,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor textilní výroby, 20.8.2026 18:59:45</w:t>
+        <w:t>Operátor textilní výroby, 9.9.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5775CC01"/>
+    <w:nsid w:val="3F983E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17430,51 +17430,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B9493DC"/>
+    <w:nsid w:val="1E134903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17560,51 +17560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BD355BF"/>
+    <w:nsid w:val="4B823349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>