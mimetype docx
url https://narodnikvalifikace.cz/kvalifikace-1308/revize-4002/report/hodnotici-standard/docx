--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R677BFC50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR677BFC50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR677BFC50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F7B01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F7B01D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F7B01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.4.2026 4:36:18</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.4.2026 4:36:18</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.4.2026 4:36:18</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.4.2026 4:36:18</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.4.2026 4:36:18</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.4.2026 4:36:18</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.4.2026 4:36:18</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B5AA37E"/>
+    <w:nsid w:val="27709664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C4BB7EA"/>
+    <w:nsid w:val="0F3E11CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01B129A4"/>
+    <w:nsid w:val="7C144694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>