--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F7B01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F7B01D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F7B01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E46B606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E46B606" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E46B606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 7.5.2026 19:03:35</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27709664"/>
+    <w:nsid w:val="50F9A15F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F3E11CE"/>
+    <w:nsid w:val="37F20A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C144694"/>
+    <w:nsid w:val="26D1C971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>