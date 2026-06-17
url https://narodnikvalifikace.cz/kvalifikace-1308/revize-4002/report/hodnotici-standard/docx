--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E46B606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E46B606" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E46B606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R203E44E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR203E44E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR203E44E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 28.5.2026 3:34:01</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50F9A15F"/>
+    <w:nsid w:val="1C1C512B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37F20A13"/>
+    <w:nsid w:val="52511640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26D1C971"/>
+    <w:nsid w:val="55A50D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>