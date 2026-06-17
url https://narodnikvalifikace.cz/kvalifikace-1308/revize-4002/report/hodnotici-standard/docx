--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R203E44E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR203E44E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR203E44E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R278AE218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR278AE218" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR278AE218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 14:22:41</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C1C512B"/>
+    <w:nsid w:val="5AAAD06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52511640"/>
+    <w:nsid w:val="117A4385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55A50D41"/>
+    <w:nsid w:val="503147B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>