--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R278AE218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR278AE218" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR278AE218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D218E0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D218E0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D218E0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 17.6.2026 15:55:55</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AAAD06D"/>
+    <w:nsid w:val="67609859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="117A4385"/>
+    <w:nsid w:val="54674234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="503147B0"/>
+    <w:nsid w:val="6DDDD07D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>