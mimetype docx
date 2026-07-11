--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D218E0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D218E0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D218E0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R407AD8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR407AD8FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR407AD8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 6:05:59</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67609859"/>
+    <w:nsid w:val="7814C150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54674234"/>
+    <w:nsid w:val="6B3DB7B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DDDD07D"/>
+    <w:nsid w:val="792839F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>