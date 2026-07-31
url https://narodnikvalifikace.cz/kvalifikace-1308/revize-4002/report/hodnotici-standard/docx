--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R407AD8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR407AD8FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR407AD8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D5BA289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D5BA289" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D5BA289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 11.7.2026 7:23:26</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7814C150"/>
+    <w:nsid w:val="2FB1C19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B3DB7B2"/>
+    <w:nsid w:val="50792D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="792839F0"/>
+    <w:nsid w:val="7832A4CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>