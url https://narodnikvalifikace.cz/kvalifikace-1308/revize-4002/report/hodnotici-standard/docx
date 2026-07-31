--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D5BA289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D5BA289" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D5BA289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD2FF9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD2FF9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD2FF9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 17:55:12</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FB1C19F"/>
+    <w:nsid w:val="3EB3A1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50792D57"/>
+    <w:nsid w:val="769BD73B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7832A4CA"/>
+    <w:nsid w:val="6610CB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>