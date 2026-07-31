--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD2FF9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD2FF9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD2FF9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70450F0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70450F0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70450F0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 18:04:56</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EB3A1F9"/>
+    <w:nsid w:val="72DFDB89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="769BD73B"/>
+    <w:nsid w:val="0F2C5700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6610CB00"/>
+    <w:nsid w:val="4BCA02DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>