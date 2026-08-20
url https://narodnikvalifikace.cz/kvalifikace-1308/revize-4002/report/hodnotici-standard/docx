--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70450F0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70450F0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70450F0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CD6DB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CD6DB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CD6DB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 31.7.2026 19:19:23</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72DFDB89"/>
+    <w:nsid w:val="3EC7C609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F2C5700"/>
+    <w:nsid w:val="7D668FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BCA02DA"/>
+    <w:nsid w:val="7437CC41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>