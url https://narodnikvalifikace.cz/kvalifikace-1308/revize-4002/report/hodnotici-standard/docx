--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CD6DB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CD6DB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CD6DB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R573F93AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR573F93AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR573F93AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 10.9.2026 1:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 10.9.2026 1:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 10.9.2026 1:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 10.9.2026 1:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 10.9.2026 1:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 10.9.2026 1:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka oděvní výroby, 20.8.2026 22:53:25</w:t>
+        <w:t>Operátor/operátorka oděvní výroby, 10.9.2026 1:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EC7C609"/>
+    <w:nsid w:val="441AD442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D668FC8"/>
+    <w:nsid w:val="0572262C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7437CC41"/>
+    <w:nsid w:val="52EFF383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>