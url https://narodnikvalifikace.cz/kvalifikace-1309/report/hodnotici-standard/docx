--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A00C964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A00C964" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A00C964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75E9DFC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75E9DFC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75E9DFC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.4.2026 0:28:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.4.2026 0:28:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.4.2026 0:28:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.4.2026 0:28:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.4.2026 0:28:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.4.2026 0:28:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.4.2026 0:28:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6006327A"/>
+    <w:nsid w:val="573FE526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="664BCDCD"/>
+    <w:nsid w:val="16366B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E2AAA28"/>
+    <w:nsid w:val="4B591D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>