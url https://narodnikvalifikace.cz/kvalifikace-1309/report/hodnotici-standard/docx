--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75E9DFC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75E9DFC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75E9DFC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6007954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6007954" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6007954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 16:08:54</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="573FE526"/>
+    <w:nsid w:val="0F0E375F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16366B14"/>
+    <w:nsid w:val="61F4E86C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B591D4E"/>
+    <w:nsid w:val="60804C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>