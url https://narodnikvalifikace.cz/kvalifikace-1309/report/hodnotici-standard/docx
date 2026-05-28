--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6007954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6007954" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6007954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R98B1EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR98B1EE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR98B1EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.5.2026 17:11:25</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F0E375F"/>
+    <w:nsid w:val="5E430E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61F4E86C"/>
+    <w:nsid w:val="48A711DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60804C3B"/>
+    <w:nsid w:val="53AE994D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>