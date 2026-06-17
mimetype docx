--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R98B1EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR98B1EE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR98B1EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R486879CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR486879CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR486879CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 28.5.2026 3:18:30</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E430E69"/>
+    <w:nsid w:val="4A8ED7F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48A711DE"/>
+    <w:nsid w:val="41DBF273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53AE994D"/>
+    <w:nsid w:val="361FBE10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>