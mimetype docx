--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R486879CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR486879CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR486879CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R298D54A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR298D54A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR298D54A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:23:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A8ED7F4"/>
+    <w:nsid w:val="6D230421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41DBF273"/>
+    <w:nsid w:val="1AD18361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="361FBE10"/>
+    <w:nsid w:val="168555FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>