--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R298D54A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR298D54A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR298D54A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C58620C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C58620C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C58620C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 11:47:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D230421"/>
+    <w:nsid w:val="2131152B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AD18361"/>
+    <w:nsid w:val="4165F74B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="168555FC"/>
+    <w:nsid w:val="1D8913C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>