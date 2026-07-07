--- v6 (2026-06-17)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C58620C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C58620C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C58620C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9E7F9F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9E7F9F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9E7F9F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 17.6.2026 12:38:38</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2131152B"/>
+    <w:nsid w:val="0F292E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4165F74B"/>
+    <w:nsid w:val="53900C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D8913C4"/>
+    <w:nsid w:val="36C61222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>