--- v7 (2026-07-07)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9E7F9F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9E7F9F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9E7F9F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29D9A7DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29D9A7DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29D9A7DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 15:15:00</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F292E08"/>
+    <w:nsid w:val="0C3F0E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53900C08"/>
+    <w:nsid w:val="72A415B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36C61222"/>
+    <w:nsid w:val="777617F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>