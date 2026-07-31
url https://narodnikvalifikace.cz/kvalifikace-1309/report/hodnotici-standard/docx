--- v8 (2026-07-07)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29D9A7DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29D9A7DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29D9A7DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68C08A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68C08A14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68C08A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 7.7.2026 16:24:39</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C3F0E11"/>
+    <w:nsid w:val="0E049E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72A415B3"/>
+    <w:nsid w:val="6447852F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="777617F1"/>
+    <w:nsid w:val="66BF6A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>