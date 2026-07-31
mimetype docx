--- v9 (2026-07-31)
+++ v10 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68C08A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68C08A14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68C08A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R837A83F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR837A83F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR837A83F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 9:44:35</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E049E17"/>
+    <w:nsid w:val="20C5ACB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6447852F"/>
+    <w:nsid w:val="2D24F6BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66BF6A9E"/>
+    <w:nsid w:val="47AE16AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>