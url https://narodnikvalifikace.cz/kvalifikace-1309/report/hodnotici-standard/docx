--- v10 (2026-07-31)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R837A83F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR837A83F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR837A83F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A849E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A849E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A849E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 20.8.2026 21:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 20.8.2026 21:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 20.8.2026 21:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 20.8.2026 21:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 20.8.2026 21:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 20.8.2026 21:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 31.7.2026 12:43:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 20.8.2026 21:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20C5ACB2"/>
+    <w:nsid w:val="01DCFB96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D24F6BE"/>
+    <w:nsid w:val="08064F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47AE16AB"/>
+    <w:nsid w:val="6D08D29F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>