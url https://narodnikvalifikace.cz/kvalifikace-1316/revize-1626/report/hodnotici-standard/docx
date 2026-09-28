--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48C64BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48C64BA0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48C64BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25ADD3E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25ADD3E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25ADD3E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1054,51 +1054,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 8.9.2026 7:48:32</w:t>
+        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2218,51 +2218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 8.9.2026 7:48:32</w:t>
+        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3471,51 +3471,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 8.9.2026 7:48:32</w:t>
+        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 8.9.2026 7:48:32</w:t>
+        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 8.9.2026 7:48:32</w:t>
+        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6841,51 +6841,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 8.9.2026 7:48:32</w:t>
+        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8054,51 +8054,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 8.9.2026 7:48:32</w:t>
+        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 8.9.2026 7:48:32</w:t>
+        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EEC2396"/>
+    <w:nsid w:val="1DF9661B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="034012EB"/>
+    <w:nsid w:val="34977C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CCDC927"/>
+    <w:nsid w:val="30599E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>