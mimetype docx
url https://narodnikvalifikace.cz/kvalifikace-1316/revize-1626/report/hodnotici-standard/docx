--- v7 (2026-09-28)
+++ v8 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25ADD3E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25ADD3E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25ADD3E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A956CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A956CE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A956CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1054,51 +1054,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
+        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2218,51 +2218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
+        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3471,51 +3471,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
+        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
+        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
+        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6841,51 +6841,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
+        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8054,51 +8054,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
+        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 28.9.2026 14:46:05</w:t>
+        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DF9661B"/>
+    <w:nsid w:val="4F051434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34977C1B"/>
+    <w:nsid w:val="196A7F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30599E6E"/>
+    <w:nsid w:val="4AA24C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>