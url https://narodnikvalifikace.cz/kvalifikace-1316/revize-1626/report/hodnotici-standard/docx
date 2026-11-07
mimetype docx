--- v8 (2026-10-18)
+++ v9 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A956CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A956CE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A956CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FADE11F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FADE11F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FADE11F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1054,51 +1054,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
+        <w:t>Kožařský technik obchodník , 7.11.2026 17:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2218,51 +2218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
+        <w:t>Kožařský technik obchodník , 7.11.2026 17:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3471,51 +3471,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
+        <w:t>Kožařský technik obchodník , 7.11.2026 17:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
+        <w:t>Kožařský technik obchodník , 7.11.2026 17:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
+        <w:t>Kožařský technik obchodník , 7.11.2026 17:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6541,51 +6541,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6600,51 +6600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6841,51 +6841,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
+        <w:t>Kožařský technik obchodník , 7.11.2026 17:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7057,51 +7057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro provedení ústní a písemné části zkoušky vybavená PC s instalovaným kancelářským SW a tiskárnou, papír, psací potřeby, tabule</w:t>
+        <w:t>Místnost pro provedení ústní a písemné části zkoušky vybavená PC s instalovaným kancelářským SW a tiskárnou, papír, psací potřeby, tabule</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7116,51 +7116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výkresová dokumentace</w:t>
+        <w:t>Výkresová dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7175,51 +7175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace (technická a technologická dokumentace)</w:t>
+        <w:t>Výrobní dokumentace (technická a technologická dokumentace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7234,51 +7234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Normy vztahující se ke kožedělné výrobě</w:t>
+        <w:t>Normy vztahující se ke kožedělné výrobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7293,51 +7293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Normy vztahující se ke kvalitě kožedělných výrobků</w:t>
+        <w:t>Normy vztahující se ke kvalitě kožedělných výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7352,51 +7352,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tiskopisy, formuláře, vzory obchodních smluv, reklamačních protokolů a dodacích listů</w:t>
+        <w:t>Tiskopisy, formuláře, vzory obchodních smluv, reklamačních protokolů a dodacích listů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7411,51 +7411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usňových, kožešinových a dalších materiálů, polotovarů a komponentů (v minimálním počtu 2 - maximálně 5 vzorků od každého)</w:t>
+        <w:t>Vzorky usňových, kožešinových a dalších materiálů, polotovarů a komponentů (v minimálním počtu 2 - maximálně 5 vzorků od každého)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7470,51 +7470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky kožedělných dílců a součástí (v minimálním počtu 2 - maximálně 5 vzorků)</w:t>
+        <w:t>Vzorky kožedělných dílců a součástí (v minimálním počtu 2 - maximálně 5 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7529,51 +7529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vzorky s materiálovými vadami vzniklými během výrobního procesu kožedělné výroby (v minimálním počtu 2 - maximálně 5 vzorků) </w:t>
+        <w:t xml:space="preserve">Vzorky s materiálovými vadami vzniklými během výrobního procesu kožedělné výroby (v minimálním počtu 2 - maximálně 5 vzorků) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky hotových kožedělných výrobků (v minimálním počtu 2 - maximálně 5 vzorků)</w:t>
+        <w:t>Vzorky hotových kožedělných výrobků (v minimálním počtu 2 - maximálně 5 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7647,51 +7647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Reklamované zboží z oblasti kožedělné výroby</w:t>
+        <w:t>Reklamované zboží z oblasti kožedělné výroby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8054,51 +8054,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
+        <w:t>Kožařský technik obchodník , 7.11.2026 17:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik obchodník , 18.10.2026 18:31:21</w:t>
+        <w:t>Kožařský technik obchodník , 7.11.2026 17:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F051434"/>
+    <w:nsid w:val="10229862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="196A7F27"/>
+    <w:nsid w:val="4ADFDD49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AA24C8A"/>
+    <w:nsid w:val="7AE0F028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>