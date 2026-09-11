--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R791F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR791F5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR791F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CA60109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CA60109" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CA60109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 22.8.2026 0:06:52</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 22.8.2026 0:06:52</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 22.8.2026 0:06:52</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 22.8.2026 0:06:52</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 22.8.2026 0:06:52</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6707,51 +6707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 22.8.2026 0:06:52</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8327,51 +8327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 22.8.2026 0:06:52</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8844,84 +8844,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 22.8.2026 0:06:52</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="115240B7"/>
+    <w:nsid w:val="76444540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DDE9C35"/>
+    <w:nsid w:val="63F25397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>