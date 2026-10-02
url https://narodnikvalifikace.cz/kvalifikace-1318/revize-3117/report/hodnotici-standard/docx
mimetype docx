--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CA60109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CA60109" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CA60109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DC63A9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DC63A9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DC63A9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6707,51 +6707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8327,51 +8327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8844,84 +8844,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 11.9.2026 20:48:10</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76444540"/>
+    <w:nsid w:val="790A08C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63F25397"/>
+    <w:nsid w:val="168CA5A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>