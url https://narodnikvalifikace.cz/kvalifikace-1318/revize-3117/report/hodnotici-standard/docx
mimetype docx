--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DC63A9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DC63A9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DC63A9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D54591F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D54591F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D54591F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 22.10.2026 10:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 22.10.2026 10:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 22.10.2026 10:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 22.10.2026 10:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 22.10.2026 10:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6707,51 +6707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 22.10.2026 10:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7035,51 +7035,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Stroje (kosicí stroj, plochý jednojehlový šicí stroj, sloupový jednojehlový šicí stroj, plochý dvoujehlový šicí stroj)</w:t>
+        <w:t>Stroje (kosicí stroj, plochý jednojehlový šicí stroj, sloupový jednojehlový šicí stroj, plochý dvoujehlový šicí stroj)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7094,51 +7094,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení (šablony, obuvnická kopyta)</w:t>
+        <w:t>Zařízení (šablony, obuvnická kopyta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí (nůžky, nůž na vykrajování dílců, štětec, zaklepávací kladívko, obuvnické kleště a kladívko)</w:t>
+        <w:t>Nářadí (nůžky, nůž na vykrajování dílců, štětec, zaklepávací kladívko, obuvnické kleště a kladívko)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7212,51 +7212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiál (usně, textil, syntetický materiál)</w:t>
+        <w:t>Materiál (usně, textil, syntetický materiál)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7271,51 +7271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Drobný materiál (zipy, nitě, kování, lepidla)</w:t>
+        <w:t>Drobný materiál (zipy, nitě, kování, lepidla)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7330,51 +7330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Polotovary (tužinky, opatky, půdování)</w:t>
+        <w:t>Polotovary (tužinky, opatky, půdování)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7389,51 +7389,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Komponenty (podešve, podpatky, napínací stélky, vkládací stélky)</w:t>
+        <w:t>Komponenty (podešve, podpatky, napínací stélky, vkládací stélky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7448,51 +7448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky, pomůcky a listinné podklady</w:t>
+        <w:t>Vzorky, pomůcky a listinné podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky kožedělných výrobků (obuv a galanterní výrobek, tj. kabelka, nebo brašna, nebo rukavice) v počtu minimálně 1 pár nebo 1 kus – maximálně 3 páry nebo 3 kusy</w:t>
+        <w:t>Vzorky kožedělných výrobků (obuv a galanterní výrobek, tj. kabelka, nebo brašna, nebo rukavice) v počtu minimálně 1 pár nebo 1 kus – maximálně 3 páry nebo 3 kusy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7566,51 +7566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usní, základních a pomocných materiálů, polotovarů a komponentů v počtu minimálně 2 kusy – maximálně 5 kusů</w:t>
+        <w:t>Vzorky usní, základních a pomocných materiálů, polotovarů a komponentů v počtu minimálně 2 kusy – maximálně 5 kusů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7625,51 +7625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Normy pro kožedělnou výrobu - budou k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem </w:t>
+        <w:t xml:space="preserve">Normy pro kožedělnou výrobu - budou k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7684,51 +7684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Normy kvality pro kožedělnou výrobu - budou k dispozici v listinné a elektronické podobě v počtu 1 kus pro okamžité použití uchazečem </w:t>
+        <w:t xml:space="preserve">Normy kvality pro kožedělnou výrobu - budou k dispozici v listinné a elektronické podobě v počtu 1 kus pro okamžité použití uchazečem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace (technologická a technická dokumentace) - bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
+        <w:t>Výrobní dokumentace (technologická a technická dokumentace) - bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7802,51 +7802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Papíry (v minimálním počtu 20 kusů) a psací potřeby pro vypracování písemných úkolů v písemné formě v rámci praktického předvedení</w:t>
+        <w:t>Papíry (v minimálním počtu 20 kusů) a psací potřeby pro vypracování písemných úkolů v písemné formě v rámci praktického předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7861,51 +7861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro vypracování úkolů v písemné a grafické formě v rámci praktického předvedení, která je vybavená PC pro vyhledávání zadaných informací a software pro design, konstrukci a rozvádění kožedělných nebo obuvnických výrobků</w:t>
+        <w:t>Místnost pro vypracování úkolů v písemné a grafické formě v rámci praktického předvedení, která je vybavená PC pro vyhledávání zadaných informací a software pro design, konstrukci a rozvádění kožedělných nebo obuvnických výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7920,51 +7920,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Modelové situace v minimálním počtu 1 modelová situace – maximálně 3 modelové situace pro určená kritéria hodnocení </w:t>
+        <w:t xml:space="preserve">Modelové situace v minimálním počtu 1 modelová situace – maximálně 3 modelové situace pro určená kritéria hodnocení </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8327,51 +8327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 22.10.2026 10:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8844,84 +8844,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik designér a modelář, 2.10.2026 3:46:57</w:t>
+        <w:t>Samostatný kožařský technik designér a modelář, 22.10.2026 10:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="790A08C5"/>
+    <w:nsid w:val="338E9AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="168CA5A7"/>
+    <w:nsid w:val="2C4AFFF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>