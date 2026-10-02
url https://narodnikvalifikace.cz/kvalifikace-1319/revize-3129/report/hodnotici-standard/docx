--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50F70457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50F70457" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50F70457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF78ADFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF78ADFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF78ADFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 11.9.2026 6:49:38</w:t>
+        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 11.9.2026 6:49:38</w:t>
+        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 11.9.2026 6:49:38</w:t>
+        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3794,51 +3794,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 11.9.2026 6:49:38</w:t>
+        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4794,51 +4794,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 11.9.2026 6:49:38</w:t>
+        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5883,51 +5883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 11.9.2026 6:49:38</w:t>
+        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6400,84 +6400,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 11.9.2026 6:49:38</w:t>
+        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54399165"/>
+    <w:nsid w:val="2915766B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6563,51 +6563,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A7EF957"/>
+    <w:nsid w:val="7893E2C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6693,51 +6693,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1297FC97"/>
+    <w:nsid w:val="43EDA3B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>