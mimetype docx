--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF78ADFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF78ADFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF78ADFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R611DA4D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR611DA4D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR611DA4D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
+        <w:t>Dělník v koželužské výrobě , 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
+        <w:t>Dělník v koželužské výrobě , 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
+        <w:t>Dělník v koželužské výrobě , 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3794,51 +3794,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
+        <w:t>Dělník v koželužské výrobě , 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4553,51 +4553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4794,51 +4794,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
+        <w:t>Dělník v koželužské výrobě , 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5122,51 +5122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Stroje a zařízení potřebné k výrobě holiny, činění a úpravě usní a kožešin </w:t>
+        <w:t xml:space="preserve">Stroje a zařízení potřebné k výrobě holiny, činění a úpravě usní a kožešin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5572" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5181,51 +5181,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Osobní ochranné pracovní prostředky (ochranné brýle, rukavice, pracovní obuv, pracovní zástěra) </w:t>
+        <w:t xml:space="preserve">Osobní ochranné pracovní prostředky (ochranné brýle, rukavice, pracovní obuv, pracovní zástěra) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5572" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5240,51 +5240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Výrobní dokumentace (technická a technologická dokumentace) pro koželužskou výrobu, bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem </w:t>
+        <w:t xml:space="preserve">Výrobní dokumentace (technická a technologická dokumentace) pro koželužskou výrobu, bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5572" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5299,51 +5299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky kožešin, exotických usní, usňových a vrchových a podšívkových materiálů s různými povrchovými úpravami (minimálně 2 – maximálně 5 vzorků od každého druhu materiálu)</w:t>
+        <w:t>Vzorky kožešin, exotických usní, usňových a vrchových a podšívkových materiálů s různými povrchovými úpravami (minimálně 2 – maximálně 5 vzorků od každého druhu materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5572" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5358,51 +5358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vzorky kůží v různém stavu rozpracovanosti (minimálně 2 – maximálně 5 vzorků od každého druhu materiálu) </w:t>
+        <w:t xml:space="preserve">Vzorky kůží v různém stavu rozpracovanosti (minimálně 2 – maximálně 5 vzorků od každého druhu materiálu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5572" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5417,51 +5417,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky činících látek (minimálně 2 – maximálně 5 vzorků)</w:t>
+        <w:t>Vzorky činících látek (minimálně 2 – maximálně 5 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5572" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5476,51 +5476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost pro provedení ústní časti zkoušky </w:t>
+        <w:t xml:space="preserve">Místnost pro provedení ústní časti zkoušky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5572" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5883,51 +5883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
+        <w:t>Dělník v koželužské výrobě , 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6400,84 +6400,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v koželužské výrobě , 2.10.2026 3:51:06</w:t>
+        <w:t>Dělník v koželužské výrobě , 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2915766B"/>
+    <w:nsid w:val="53123887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6563,51 +6563,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7893E2C8"/>
+    <w:nsid w:val="52142184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6693,51 +6693,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43EDA3B6"/>
+    <w:nsid w:val="1D96978D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>