--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3446452C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3446452C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3446452C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3172F05E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3172F05E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3172F05E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.4.2026 0:28:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.4.2026 0:28:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.4.2026 0:28:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.4.2026 0:28:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.4.2026 0:28:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.4.2026 0:28:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.4.2026 0:28:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.4.2026 0:28:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.4.2026 0:28:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55E703EF"/>
+    <w:nsid w:val="300715C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="389B43B3"/>
+    <w:nsid w:val="53DC1868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74CDF159"/>
+    <w:nsid w:val="30AEF664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>