--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3172F05E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3172F05E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3172F05E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F2F39BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F2F39BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F2F39BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.5.2026 17:09:50</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="300715C8"/>
+    <w:nsid w:val="262C87A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53DC1868"/>
+    <w:nsid w:val="64336DB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30AEF664"/>
+    <w:nsid w:val="0DC226B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>