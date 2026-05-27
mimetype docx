--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F2F39BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F2F39BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F2F39BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5643ACDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5643ACDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5643ACDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 0:11:59</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="262C87A9"/>
+    <w:nsid w:val="3AEA5F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64336DB7"/>
+    <w:nsid w:val="0D508EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DC226B2"/>
+    <w:nsid w:val="6287FC04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>