--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5643ACDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5643ACDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5643ACDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A8E8265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A8E8265" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A8E8265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:35</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:36</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:36</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:36</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 28.5.2026 1:24:36</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AEA5F10"/>
+    <w:nsid w:val="1A4CA7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D508EA8"/>
+    <w:nsid w:val="2E251C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6287FC04"/>
+    <w:nsid w:val="6DD13D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>