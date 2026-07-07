--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A8E8265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A8E8265" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A8E8265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F0EBBFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F0EBBFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F0EBBFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.6.2026 9:15:47</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A4CA7B8"/>
+    <w:nsid w:val="19850CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E251C5E"/>
+    <w:nsid w:val="7AFF5A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DD13D81"/>
+    <w:nsid w:val="4D80A0A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>