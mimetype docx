--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F0EBBFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F0EBBFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F0EBBFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F6383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F6383" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F6383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 11:08:12</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19850CEE"/>
+    <w:nsid w:val="4B1FA414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AFF5A52"/>
+    <w:nsid w:val="3FAC53EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D80A0A3"/>
+    <w:nsid w:val="704E7CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>