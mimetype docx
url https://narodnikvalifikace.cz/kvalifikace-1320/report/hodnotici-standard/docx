--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F6383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F6383" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F6383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBDD8311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBDD8311" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBDD8311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 7.7.2026 12:25:26</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B1FA414"/>
+    <w:nsid w:val="30CA844E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FAC53EC"/>
+    <w:nsid w:val="09E596E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="704E7CB4"/>
+    <w:nsid w:val="2B8FBBEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>