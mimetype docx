--- v7 (2026-07-27)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBDD8311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBDD8311" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBDD8311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R648ADD63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR648ADD63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR648ADD63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 27.7.2026 13:43:08</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30CA844E"/>
+    <w:nsid w:val="708E8EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09E596E2"/>
+    <w:nsid w:val="05D50993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B8FBBEA"/>
+    <w:nsid w:val="24D72FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>