--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R648ADD63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR648ADD63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR648ADD63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52D2ADF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52D2ADF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52D2ADF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 8.9.2026 6:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 8.9.2026 6:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 8.9.2026 6:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 8.9.2026 6:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 8.9.2026 6:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 8.9.2026 6:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 8.9.2026 6:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 8.9.2026 6:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 17.8.2026 19:13:38</w:t>
+        <w:t>Obuvník/obuvnice pro plastikářskou výrobu, 8.9.2026 6:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="708E8EA1"/>
+    <w:nsid w:val="4A7B0B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05D50993"/>
+    <w:nsid w:val="36D2D06A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24D72FB8"/>
+    <w:nsid w:val="217C90E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>