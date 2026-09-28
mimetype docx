--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CE056F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CE056F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CE056F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A606897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A606897" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A606897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 8.9.2026 8:51:30</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 8.9.2026 8:51:30</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 8.9.2026 8:51:30</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 8.9.2026 8:51:30</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 8.9.2026 8:51:30</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 8.9.2026 8:51:30</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 8.9.2026 8:51:30</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 8.9.2026 8:51:30</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 8.9.2026 8:51:30</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AC37169"/>
+    <w:nsid w:val="36B1AF26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DC1534B"/>
+    <w:nsid w:val="28415287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67B0C56C"/>
+    <w:nsid w:val="5D692C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>