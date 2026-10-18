--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A606897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A606897" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A606897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1484C271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1484C271" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1484C271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 28.9.2026 14:55:03</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36B1AF26"/>
+    <w:nsid w:val="4E96064A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28415287"/>
+    <w:nsid w:val="4154F659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D692C0D"/>
+    <w:nsid w:val="7708F226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>