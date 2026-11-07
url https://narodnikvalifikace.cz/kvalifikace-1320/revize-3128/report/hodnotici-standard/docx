--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1484C271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1484C271" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1484C271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A9F4841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A9F4841" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A9F4841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 7.11.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 7.11.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 7.11.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3923,51 +3923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 7.11.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15174,51 +15174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 7.11.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18414,51 +18414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 7.11.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19090,51 +19090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -19331,51 +19331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Mninisterstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 7.11.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19659,51 +19659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Linka pro výrobu plastové obuvi (typ linky bude záviset na technologii výroby plastových obuvnických výrobků)</w:t>
+        <w:t>Linka pro výrobu plastové obuvi (typ linky bude záviset na technologii výroby plastových obuvnických výrobků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19718,51 +19718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Stroje pro výrobu plastikářských obuvnických výrobků (vstřikovací stroj, dopravní systém pro tvářecí formy, plnicí a dávkovací zařízení, vstřikovací stroj, ořezávací stroj okrajů a přetoků – výběr strojů bude záviset na konkrétní plastikářské výrobě podle aktuálního výrobního programu firmy)</w:t>
+        <w:t>Stroje pro výrobu plastikářských obuvnických výrobků (vstřikovací stroj, dopravní systém pro tvářecí formy, plnicí a dávkovací zařízení, vstřikovací stroj, ořezávací stroj okrajů a přetoků – výběr strojů bude záviset na konkrétní plastikářské výrobě podle aktuálního výrobního programu firmy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19777,51 +19777,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení (zásobníky pro pasty a směsi, zařízení pro míchání past a směsí, vstřikovací formy 1 pár, dutá forma obuvi – minimálně 3 páry)</w:t>
+        <w:t>Zařízení (zásobníky pro pasty a směsi, zařízení pro míchání past a směsí, vstřikovací formy 1 pár, dutá forma obuvi – minimálně 3 páry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19836,51 +19836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Materiály a polotovary: směsi nebo pasty, granuláty (TPE granuláty, nebo PVC granuláty, nebo EVA granuláty, nebo TPU granuláty), podšívky, svršky, podešve (podešve TPE, nebo podešve PVC, nebo podešve EVA, nebo podešve TPU), rozpracované plastové obuvnické výrobky, vše v počtu minimálně 1 pár – maximálně 3 páry </w:t>
+        <w:t xml:space="preserve">Materiály a polotovary: směsi nebo pasty, granuláty (TPE granuláty, nebo PVC granuláty, nebo EVA granuláty, nebo TPU granuláty), podšívky, svršky, podešve (podešve TPE, nebo podešve PVC, nebo podešve EVA, nebo podešve TPU), rozpracované plastové obuvnické výrobky, vše v počtu minimálně 1 pár – maximálně 3 páry </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19895,51 +19895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Hotová plastová obuv v počtu minimálně 1 pár – maximálně 3 páry</w:t>
+        <w:t>Hotová plastová obuv v počtu minimálně 1 pár – maximálně 3 páry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19954,51 +19954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorek plastové obuvi a dílenský vzorek (celoplastová obuv, nebo obuv s plastovou podešví - přímý nástřik) v počtu 1 půlpár</w:t>
+        <w:t>Vzorek plastové obuvi a dílenský vzorek (celoplastová obuv, nebo obuv s plastovou podešví - přímý nástřik) v počtu 1 půlpár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20013,51 +20013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vzorky plastikářských materiálů a polotovarů v počtu minimálně 5 kusů nebo 5 párů – maximálně 7 kusů nebo 7 párů </w:t>
+        <w:t xml:space="preserve">Vzorky plastikářských materiálů a polotovarů v počtu minimálně 5 kusů nebo 5 párů – maximálně 7 kusů nebo 7 párů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20072,51 +20072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní receptury na směsi PUR (polyuretan), TPE (termoplastický elastomer), EVA (ethylen vinyl acetát), PVC (polyvinylchlorid) bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
+        <w:t>Výrobní receptury na směsi PUR (polyuretan), TPE (termoplastický elastomer), EVA (ethylen vinyl acetát), PVC (polyvinylchlorid) bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20131,51 +20131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace (technologická a technická dokumentace) bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
+        <w:t>Výrobní dokumentace (technologická a technická dokumentace) bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20190,51 +20190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Soubor technických norem pro obuvnický průmysl</w:t>
+        <w:t>Soubor technických norem pro obuvnický průmysl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20249,51 +20249,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost pro provedení ústní části zkoušky vybavená PC </w:t>
+        <w:t xml:space="preserve">Místnost pro provedení ústní části zkoušky vybavená PC </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8183" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -20656,51 +20656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávce) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 7.11.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21173,84 +21173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník pro plastikářskou výrobu, 18.10.2026 18:30:35</w:t>
+        <w:t>Obuvník pro plastikářskou výrobu, 7.11.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E96064A"/>
+    <w:nsid w:val="3663F4CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21336,51 +21336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4154F659"/>
+    <w:nsid w:val="444ECBC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21466,51 +21466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7708F226"/>
+    <w:nsid w:val="17B00B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>