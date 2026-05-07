--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R645623B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR645623B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR645623B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BE218B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BE218B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BE218B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 0:28:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 0:28:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 0:28:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 0:28:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 0:28:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 0:28:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 0:28:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 0:28:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79ED41E1"/>
+    <w:nsid w:val="5745E8FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24ED9EF4"/>
+    <w:nsid w:val="39683AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="648AE202"/>
+    <w:nsid w:val="2B449F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F33A1C5"/>
+    <w:nsid w:val="02A7C47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11471774"/>
+    <w:nsid w:val="21D584BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1544E889"/>
+    <w:nsid w:val="4017C9E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>