--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BE218B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BE218B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BE218B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44BEAF84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44BEAF84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44BEAF84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
+        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
+        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
+        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
+        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
+        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
+        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
+        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 17:11:22</w:t>
+        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5745E8FF"/>
+    <w:nsid w:val="477D10C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39683AC0"/>
+    <w:nsid w:val="42FCD6DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B449F57"/>
+    <w:nsid w:val="17EE1377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02A7C47B"/>
+    <w:nsid w:val="64D564D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21D584BA"/>
+    <w:nsid w:val="520BA901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4017C9E2"/>
+    <w:nsid w:val="04BADAEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>