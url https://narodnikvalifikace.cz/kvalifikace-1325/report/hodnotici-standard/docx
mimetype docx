--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44BEAF84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44BEAF84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44BEAF84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R688F3FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR688F3FE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR688F3FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 27.5.2026 23:59:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="477D10C1"/>
+    <w:nsid w:val="236CEC25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42FCD6DA"/>
+    <w:nsid w:val="0791802D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17EE1377"/>
+    <w:nsid w:val="66253A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64D564D2"/>
+    <w:nsid w:val="66E6BD5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="520BA901"/>
+    <w:nsid w:val="49644795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="04BADAEA"/>
+    <w:nsid w:val="19B6A81D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>