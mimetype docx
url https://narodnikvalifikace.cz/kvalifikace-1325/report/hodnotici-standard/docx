--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R688F3FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR688F3FE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR688F3FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7364949E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7364949E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7364949E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 9:16:56</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="236CEC25"/>
+    <w:nsid w:val="2DA0B0ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0791802D"/>
+    <w:nsid w:val="4F10A7B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66253A6A"/>
+    <w:nsid w:val="7A46FEB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66E6BD5E"/>
+    <w:nsid w:val="4511913B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49644795"/>
+    <w:nsid w:val="09725C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="19B6A81D"/>
+    <w:nsid w:val="4E8FD02C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>