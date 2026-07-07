--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7364949E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7364949E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7364949E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7036296C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7036296C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7036296C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 11:08:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DA0B0ED"/>
+    <w:nsid w:val="166C9EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F10A7B3"/>
+    <w:nsid w:val="42FD9C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A46FEB2"/>
+    <w:nsid w:val="1FA14D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4511913B"/>
+    <w:nsid w:val="7AF8FE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09725C04"/>
+    <w:nsid w:val="6BDBE4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E8FD02C"/>
+    <w:nsid w:val="302BB7A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>