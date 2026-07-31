--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7036296C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7036296C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7036296C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FCA972B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FCA972B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FCA972B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 12:25:21</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="166C9EA5"/>
+    <w:nsid w:val="64797419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42FD9C92"/>
+    <w:nsid w:val="5564C4E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FA14D4E"/>
+    <w:nsid w:val="13FC0E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7AF8FE77"/>
+    <w:nsid w:val="3BC150AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BDBE4E1"/>
+    <w:nsid w:val="6E567729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="302BB7A5"/>
+    <w:nsid w:val="69C6CC09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>