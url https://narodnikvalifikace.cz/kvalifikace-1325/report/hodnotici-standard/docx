--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FCA972B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FCA972B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FCA972B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D5354A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D5354A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D5354A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 9:54:03</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64797419"/>
+    <w:nsid w:val="54518240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5564C4E2"/>
+    <w:nsid w:val="4C64719D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13FC0E88"/>
+    <w:nsid w:val="31202DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BC150AA"/>
+    <w:nsid w:val="65CE3382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E567729"/>
+    <w:nsid w:val="19A68545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="69C6CC09"/>
+    <w:nsid w:val="5C32307F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>