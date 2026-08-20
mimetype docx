--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D5354A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D5354A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D5354A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7846D1BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7846D1BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7846D1BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 12:43:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54518240"/>
+    <w:nsid w:val="470627DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C64719D"/>
+    <w:nsid w:val="39978A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31202DEB"/>
+    <w:nsid w:val="73FF9842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65CE3382"/>
+    <w:nsid w:val="0C178CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19A68545"/>
+    <w:nsid w:val="7BE2DE0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5C32307F"/>
+    <w:nsid w:val="6D269B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>