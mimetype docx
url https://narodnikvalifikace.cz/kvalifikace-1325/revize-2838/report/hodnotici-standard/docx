--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43023B2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43023B2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43023B2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C2F52DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C2F52DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C2F52DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.4.2026 5:54:14</w:t>
+        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.4.2026 5:54:14</w:t>
+        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.4.2026 5:54:14</w:t>
+        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.4.2026 5:54:14</w:t>
+        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.4.2026 5:54:14</w:t>
+        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.4.2026 5:54:14</w:t>
+        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.4.2026 5:54:14</w:t>
+        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.4.2026 5:54:14</w:t>
+        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F33F1DA"/>
+    <w:nsid w:val="6C64BE1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A2E96EC"/>
+    <w:nsid w:val="70AC4D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25FEEC12"/>
+    <w:nsid w:val="45B81CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56B46F47"/>
+    <w:nsid w:val="4F6537EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="684FEF83"/>
+    <w:nsid w:val="56BA9F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2731222B"/>
+    <w:nsid w:val="58B9BA8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>