--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C2F52DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C2F52DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C2F52DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E5A827D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E5A827D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E5A827D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
+        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
+        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
+        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
+        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
+        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
+        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
+        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.5.2026 18:10:33</w:t>
+        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C64BE1C"/>
+    <w:nsid w:val="19AA4157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70AC4D7C"/>
+    <w:nsid w:val="10031353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45B81CA0"/>
+    <w:nsid w:val="29CDB56D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F6537EC"/>
+    <w:nsid w:val="2F2160C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56BA9F48"/>
+    <w:nsid w:val="27A59FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="58B9BA8E"/>
+    <w:nsid w:val="4374F672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>