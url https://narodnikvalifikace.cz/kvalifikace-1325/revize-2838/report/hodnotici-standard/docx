--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E5A827D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E5A827D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E5A827D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E65D94B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E65D94B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E65D94B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
+        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
+        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
+        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
+        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
+        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
+        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
+        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 28.5.2026 3:21:38</w:t>
+        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19AA4157"/>
+    <w:nsid w:val="13DB1BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10031353"/>
+    <w:nsid w:val="15B92FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29CDB56D"/>
+    <w:nsid w:val="740750F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F2160C2"/>
+    <w:nsid w:val="559E530B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27A59FA9"/>
+    <w:nsid w:val="4DBBCB4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4374F672"/>
+    <w:nsid w:val="48E02B0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>