--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E65D94B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E65D94B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E65D94B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6803CCE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6803CCE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6803CCE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 17.6.2026 12:51:01</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13DB1BBD"/>
+    <w:nsid w:val="1B651DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15B92FE8"/>
+    <w:nsid w:val="1416DEEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="740750F6"/>
+    <w:nsid w:val="6C2A59D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="559E530B"/>
+    <w:nsid w:val="332DBA73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DBBCB4B"/>
+    <w:nsid w:val="7A194875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="48E02B0B"/>
+    <w:nsid w:val="2B447DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>