--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6803CCE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6803CCE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6803CCE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R312F16AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR312F16AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR312F16AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 17:19:46</w:t>
+        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B651DD2"/>
+    <w:nsid w:val="2E46C802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1416DEEB"/>
+    <w:nsid w:val="145BB17B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C2A59D5"/>
+    <w:nsid w:val="0D9DAC27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="332DBA73"/>
+    <w:nsid w:val="1FAD9113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A194875"/>
+    <w:nsid w:val="4650E770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2B447DAC"/>
+    <w:nsid w:val="69E61511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>