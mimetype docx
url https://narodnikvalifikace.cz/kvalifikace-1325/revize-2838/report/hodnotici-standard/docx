--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R312F16AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR312F16AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR312F16AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R613082AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR613082AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR613082AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
+        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
+        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
+        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
+        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
+        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
+        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
+        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 7.7.2026 18:51:57</w:t>
+        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E46C802"/>
+    <w:nsid w:val="2A165D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="145BB17B"/>
+    <w:nsid w:val="37E055A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D9DAC27"/>
+    <w:nsid w:val="0A75AEFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FAD9113"/>
+    <w:nsid w:val="147F8B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4650E770"/>
+    <w:nsid w:val="0CD41B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="69E61511"/>
+    <w:nsid w:val="4EC74F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>