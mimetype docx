--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R613082AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR613082AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR613082AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32B69F16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32B69F16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32B69F16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 31.7.2026 15:58:27</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A165D2B"/>
+    <w:nsid w:val="29503355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37E055A7"/>
+    <w:nsid w:val="671BDA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A75AEFE"/>
+    <w:nsid w:val="5DA40012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="147F8B21"/>
+    <w:nsid w:val="0D750617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CD41B63"/>
+    <w:nsid w:val="54D2A678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4EC74F96"/>
+    <w:nsid w:val="51E9F051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>