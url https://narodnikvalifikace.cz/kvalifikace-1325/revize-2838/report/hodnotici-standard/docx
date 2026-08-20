--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32B69F16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32B69F16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32B69F16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28F8F834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28F8F834" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28F8F834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:00:58</w:t>
+        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29503355"/>
+    <w:nsid w:val="15FA7ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="671BDA9F"/>
+    <w:nsid w:val="1C8CA889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DA40012"/>
+    <w:nsid w:val="65E50565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D750617"/>
+    <w:nsid w:val="794916BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54D2A678"/>
+    <w:nsid w:val="0D976D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="51E9F051"/>
+    <w:nsid w:val="595EEBF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>