--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28F8F834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28F8F834" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28F8F834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D4E4806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D4E4806" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D4E4806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
+        <w:t>Montér vodoměrů, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
+        <w:t>Montér vodoměrů, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
+        <w:t>Montér vodoměrů, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
+        <w:t>Montér vodoměrů, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
+        <w:t>Montér vodoměrů, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
+        <w:t>Montér vodoměrů, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
+        <w:t>Montér vodoměrů, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vodoměrů, 20.8.2026 20:05:05</w:t>
+        <w:t>Montér vodoměrů, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15FA7ADB"/>
+    <w:nsid w:val="3D7199EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C8CA889"/>
+    <w:nsid w:val="54E1D605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65E50565"/>
+    <w:nsid w:val="077CB682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="794916BE"/>
+    <w:nsid w:val="4B6BA3F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D976D79"/>
+    <w:nsid w:val="0EA7B18A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="595EEBF7"/>
+    <w:nsid w:val="00C52127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>