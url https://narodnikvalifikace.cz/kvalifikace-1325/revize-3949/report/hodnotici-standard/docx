--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B58D89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B58D89E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B58D89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F2B6D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F2B6D17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F2B6D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 7:07:50</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 7:07:50</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 7:07:50</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 7:07:50</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 7:07:50</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 7:07:50</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 7:07:50</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.4.2026 7:07:50</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19C552FA"/>
+    <w:nsid w:val="30D406AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26AAC77B"/>
+    <w:nsid w:val="104B6EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FD83B39"/>
+    <w:nsid w:val="773734C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="283D4667"/>
+    <w:nsid w:val="36EC1BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="47F22FC6"/>
+    <w:nsid w:val="212B82B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="21B4466F"/>
+    <w:nsid w:val="253748B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>