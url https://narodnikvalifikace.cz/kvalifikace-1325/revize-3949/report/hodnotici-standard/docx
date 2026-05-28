--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F2B6D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F2B6D17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F2B6D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60B0B137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60B0B137" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60B0B137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
+        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
+        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
+        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
+        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
+        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
+        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
+        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.5.2026 19:08:06</w:t>
+        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30D406AF"/>
+    <w:nsid w:val="6A4166E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="104B6EAE"/>
+    <w:nsid w:val="245E237E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="773734C4"/>
+    <w:nsid w:val="5EE86A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36EC1BA1"/>
+    <w:nsid w:val="0E43655E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="212B82B7"/>
+    <w:nsid w:val="6F13C507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="253748B9"/>
+    <w:nsid w:val="37B0111A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>