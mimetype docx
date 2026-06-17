--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60B0B137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60B0B137" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60B0B137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6426F11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6426F11C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6426F11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 28.5.2026 4:20:07</w:t>
+        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A4166E2"/>
+    <w:nsid w:val="4EA8CDB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="245E237E"/>
+    <w:nsid w:val="55F65245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EE86A54"/>
+    <w:nsid w:val="5376ED9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E43655E"/>
+    <w:nsid w:val="380F198B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F13C507"/>
+    <w:nsid w:val="40803914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="37B0111A"/>
+    <w:nsid w:val="757CFCB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>