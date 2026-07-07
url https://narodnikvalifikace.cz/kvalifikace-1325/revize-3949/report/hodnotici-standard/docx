--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6426F11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6426F11C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6426F11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB200A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB200A5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB200A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 17.6.2026 14:43:20</w:t>
+        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4EA8CDB0"/>
+    <w:nsid w:val="31992642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55F65245"/>
+    <w:nsid w:val="47A30759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5376ED9E"/>
+    <w:nsid w:val="04C82B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="380F198B"/>
+    <w:nsid w:val="7182B0EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40803914"/>
+    <w:nsid w:val="7E49AA9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="757CFCB0"/>
+    <w:nsid w:val="6E563CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>