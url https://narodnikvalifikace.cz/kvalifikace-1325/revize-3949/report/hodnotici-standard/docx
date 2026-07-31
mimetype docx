--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB200A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB200A5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB200A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13E78522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13E78522" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13E78522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 7.7.2026 18:50:08</w:t>
+        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31992642"/>
+    <w:nsid w:val="5DE6F01D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47A30759"/>
+    <w:nsid w:val="29997910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04C82B94"/>
+    <w:nsid w:val="7E823221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7182B0EC"/>
+    <w:nsid w:val="796185F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E49AA9C"/>
+    <w:nsid w:val="46631B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E563CD6"/>
+    <w:nsid w:val="463F4785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>