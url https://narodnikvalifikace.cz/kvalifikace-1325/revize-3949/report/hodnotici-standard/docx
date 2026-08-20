--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13E78522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13E78522" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13E78522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61F495A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61F495A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61F495A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 31.7.2026 17:34:17</w:t>
+        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DE6F01D"/>
+    <w:nsid w:val="3DD89751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29997910"/>
+    <w:nsid w:val="5BB34545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E823221"/>
+    <w:nsid w:val="180317DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="796185F2"/>
+    <w:nsid w:val="78D1A725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46631B1B"/>
+    <w:nsid w:val="14DFEA79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="463F4785"/>
+    <w:nsid w:val="3C506DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>