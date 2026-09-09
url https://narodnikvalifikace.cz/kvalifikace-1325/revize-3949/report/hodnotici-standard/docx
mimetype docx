--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61F495A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61F495A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61F495A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57BFC90F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57BFC90F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57BFC90F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
+        <w:t>Montér/montérka vodoměrů, 10.9.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
+        <w:t>Montér/montérka vodoměrů, 10.9.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2647,51 +2647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
+        <w:t>Montér/montérka vodoměrů, 10.9.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
+        <w:t>Montér/montérka vodoměrů, 10.9.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
+        <w:t>Montér/montérka vodoměrů, 10.9.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
+        <w:t>Montér/montérka vodoměrů, 10.9.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
+        <w:t>Montér/montérka vodoměrů, 10.9.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,84 +7979,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vodoměrů, 20.8.2026 21:50:44</w:t>
+        <w:t>Montér/montérka vodoměrů, 10.9.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DD89751"/>
+    <w:nsid w:val="3B343838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8142,51 +8142,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BB34545"/>
+    <w:nsid w:val="63FD3C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8272,51 +8272,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="180317DC"/>
+    <w:nsid w:val="47F9B947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8402,51 +8402,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78D1A725"/>
+    <w:nsid w:val="23B3852C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8532,51 +8532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14DFEA79"/>
+    <w:nsid w:val="4AAB7904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3C506DA4"/>
+    <w:nsid w:val="45581543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>