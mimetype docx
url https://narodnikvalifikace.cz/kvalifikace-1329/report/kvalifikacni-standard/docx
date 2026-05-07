--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4268EF65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4268EF65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4268EF65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EDBE5F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EDBE5F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EDBE5F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -725,51 +725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 15.4.2026 0:56:39</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2602,51 +2602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba disponuje souborem minimálně 10 zadání případové studie zaměřené na prověření obou uvedených kompetencí, to znamená celkem 20 zadáními. Možnost zaměření případové studie na obě kompetence zároveň není vyloučena. Nemá to však vliv na celkový požadovaný počet zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 15.4.2026 0:56:39</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,84 +3119,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 15.4.2026 0:56:39</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A80C4D4"/>
+    <w:nsid w:val="0E4BF452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>