--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EDBE5F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EDBE5F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EDBE5F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A6D5D34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A6D5D34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A6D5D34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -725,51 +725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.5.2026 17:10:22</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2602,51 +2602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba disponuje souborem minimálně 10 zadání případové studie zaměřené na prověření obou uvedených kompetencí, to znamená celkem 20 zadáními. Možnost zaměření případové studie na obě kompetence zároveň není vyloučena. Nemá to však vliv na celkový požadovaný počet zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.5.2026 17:10:22</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,84 +3119,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.5.2026 17:10:22</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E4BF452"/>
+    <w:nsid w:val="20F4F78C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>