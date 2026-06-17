--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A6D5D34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A6D5D34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A6D5D34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R213C296A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR213C296A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR213C296A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -725,51 +725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 28.5.2026 0:12:15</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 17.6.2026 9:38:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2602,51 +2602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba disponuje souborem minimálně 10 zadání případové studie zaměřené na prověření obou uvedených kompetencí, to znamená celkem 20 zadáními. Možnost zaměření případové studie na obě kompetence zároveň není vyloučena. Nemá to však vliv na celkový požadovaný počet zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 28.5.2026 0:12:15</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 17.6.2026 9:38:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,84 +3119,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 28.5.2026 0:12:15</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 17.6.2026 9:38:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20F4F78C"/>
+    <w:nsid w:val="511B61C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>