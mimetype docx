--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R213C296A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR213C296A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR213C296A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C771082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C771082" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C771082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista bezpečnostního a krizového řízení</w:t>
+        <w:t>Bezpečnostní referent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -725,51 +725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 17.6.2026 9:38:59</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 12:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2602,51 +2602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba disponuje souborem minimálně 10 zadání případové studie zaměřené na prověření obou uvedených kompetencí, to znamená celkem 20 zadáními. Možnost zaměření případové studie na obě kompetence zároveň není vyloučena. Nemá to však vliv na celkový požadovaný počet zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 17.6.2026 9:38:59</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 12:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,84 +3119,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 17.6.2026 9:38:59</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 12:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="511B61C1"/>
+    <w:nsid w:val="3AA16218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>