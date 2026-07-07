--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C771082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C771082" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C771082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28C60C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28C60C5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28C60C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -725,51 +725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 12:25:35</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 13:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2602,51 +2602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba disponuje souborem minimálně 10 zadání případové studie zaměřené na prověření obou uvedených kompetencí, to znamená celkem 20 zadáními. Možnost zaměření případové studie na obě kompetence zároveň není vyloučena. Nemá to však vliv na celkový požadovaný počet zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 12:25:35</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 13:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,84 +3119,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 12:25:35</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 13:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AA16218"/>
+    <w:nsid w:val="634B8E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>