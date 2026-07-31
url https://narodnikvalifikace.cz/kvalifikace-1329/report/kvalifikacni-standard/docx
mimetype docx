--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28C60C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28C60C5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28C60C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3038E889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3038E889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3038E889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -725,51 +725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 13:44:02</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2602,51 +2602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba disponuje souborem minimálně 10 zadání případové studie zaměřené na prověření obou uvedených kompetencí, to znamená celkem 20 zadáními. Možnost zaměření případové studie na obě kompetence zároveň není vyloučena. Nemá to však vliv na celkový požadovaný počet zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 13:44:02</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,84 +3119,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 7.7.2026 13:44:02</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="634B8E56"/>
+    <w:nsid w:val="61EB532A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>