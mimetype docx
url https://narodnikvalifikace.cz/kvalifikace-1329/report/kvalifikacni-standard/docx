--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3038E889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3038E889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3038E889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58A2DEF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58A2DEF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58A2DEF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -725,51 +725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 31.7.2026 11:39:20</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 20.8.2026 15:42:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2602,51 +2602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba disponuje souborem minimálně 10 zadání případové studie zaměřené na prověření obou uvedených kompetencí, to znamená celkem 20 zadáními. Možnost zaměření případové studie na obě kompetence zároveň není vyloučena. Nemá to však vliv na celkový požadovaný počet zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 31.7.2026 11:39:20</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 20.8.2026 15:42:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,84 +3119,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 31.7.2026 11:39:20</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 20.8.2026 15:42:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61EB532A"/>
+    <w:nsid w:val="560739E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>