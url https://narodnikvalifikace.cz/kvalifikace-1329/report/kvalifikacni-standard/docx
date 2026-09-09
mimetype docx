--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58A2DEF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58A2DEF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58A2DEF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R850958E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR850958E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR850958E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -725,51 +725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 20.8.2026 15:42:08</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 9.9.2026 20:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2602,51 +2602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba disponuje souborem minimálně 10 zadání případové studie zaměřené na prověření obou uvedených kompetencí, to znamená celkem 20 zadáními. Možnost zaměření případové studie na obě kompetence zároveň není vyloučena. Nemá to však vliv na celkový požadovaný počet zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 20.8.2026 15:42:08</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 9.9.2026 20:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,84 +3119,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 20.8.2026 15:42:08</w:t>
+        <w:t>Specialista/specialistka bezpečnostního a krizového řízení, 9.9.2026 20:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="560739E0"/>
+    <w:nsid w:val="273AE228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>