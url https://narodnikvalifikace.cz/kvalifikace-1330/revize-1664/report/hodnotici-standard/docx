--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2044514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2044514" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2044514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5204A44C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5204A44C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5204A44C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.4.2026 2:08:45</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.4.2026 2:08:45</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.4.2026 2:08:45</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,51 +3119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.4.2026 2:08:45</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.4.2026 2:08:45</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.4.2026 2:08:45</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.4.2026 2:08:45</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6760,84 +6760,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ oděvního návrhářství a SPŠ oděvní, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.4.2026 2:08:45</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A4C38D5"/>
+    <w:nsid w:val="6929F516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6923,51 +6923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="675483A5"/>
+    <w:nsid w:val="77A9219E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7053,51 +7053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52EA4F01"/>
+    <w:nsid w:val="54B19669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>