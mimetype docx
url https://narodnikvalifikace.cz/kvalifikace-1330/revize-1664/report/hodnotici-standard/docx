--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5204A44C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5204A44C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5204A44C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77D0A51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77D0A51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77D0A51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,51 +3119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6760,84 +6760,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ oděvního návrhářství a SPŠ oděvní, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 7.5.2026 18:19:06</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6929F516"/>
+    <w:nsid w:val="767FEF5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6923,51 +6923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77A9219E"/>
+    <w:nsid w:val="59B2D0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7053,51 +7053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54B19669"/>
+    <w:nsid w:val="41EA3D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>