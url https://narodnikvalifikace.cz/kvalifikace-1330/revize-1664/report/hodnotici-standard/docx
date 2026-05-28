--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77D0A51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77D0A51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77D0A51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R395CDF0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR395CDF0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR395CDF0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,51 +3119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6760,84 +6760,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ oděvního návrhářství a SPŠ oděvní, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:20:13</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="767FEF5C"/>
+    <w:nsid w:val="64F73317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6923,51 +6923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59B2D0AC"/>
+    <w:nsid w:val="75E6B6FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7053,51 +7053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41EA3D3F"/>
+    <w:nsid w:val="042DE63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>