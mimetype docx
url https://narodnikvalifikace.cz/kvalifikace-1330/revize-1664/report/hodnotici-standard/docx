--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R395CDF0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR395CDF0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR395CDF0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C056643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C056643" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C056643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,51 +3119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6760,84 +6760,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ oděvního návrhářství a SPŠ oděvní, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 28.5.2026 4:36:41</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64F73317"/>
+    <w:nsid w:val="2EE63B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6923,51 +6923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E6B6FF"/>
+    <w:nsid w:val="101511D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7053,51 +7053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="042DE63D"/>
+    <w:nsid w:val="1E2E73CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>