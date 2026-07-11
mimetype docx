--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C056643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C056643" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C056643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A59E649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A59E649" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A59E649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,51 +3119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6760,84 +6760,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ oděvního návrhářství a SPŠ oděvní, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 17.6.2026 13:33:03</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EE63B35"/>
+    <w:nsid w:val="0FC0B09F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6923,51 +6923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="101511D2"/>
+    <w:nsid w:val="0A34ED62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7053,51 +7053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E2E73CD"/>
+    <w:nsid w:val="375C47DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>