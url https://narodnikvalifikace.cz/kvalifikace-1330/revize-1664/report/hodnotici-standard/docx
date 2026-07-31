--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A59E649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A59E649" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A59E649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R679E5688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR679E5688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR679E5688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,51 +3119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6760,84 +6760,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ oděvního návrhářství a SPŠ oděvní, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 11.7.2026 8:04:49</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FC0B09F"/>
+    <w:nsid w:val="5E6281B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6923,51 +6923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A34ED62"/>
+    <w:nsid w:val="5133759F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7053,51 +7053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="375C47DF"/>
+    <w:nsid w:val="0E9308D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>