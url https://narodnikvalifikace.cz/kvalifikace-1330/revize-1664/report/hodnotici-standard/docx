--- v6 (2026-07-31)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R679E5688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR679E5688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR679E5688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R889079A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR889079A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR889079A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 22.8.2026 0:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 22.8.2026 0:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 22.8.2026 0:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,51 +3119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 22.8.2026 0:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 22.8.2026 0:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 22.8.2026 0:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 22.8.2026 0:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6760,84 +6760,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ oděvního návrhářství a SPŠ oděvní, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 31.7.2026 20:07:09</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 22.8.2026 0:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E6281B7"/>
+    <w:nsid w:val="1603AF39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6923,51 +6923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5133759F"/>
+    <w:nsid w:val="14E69C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7053,51 +7053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E9308D6"/>
+    <w:nsid w:val="7C75FEC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>