--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A36B203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A36B203" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A36B203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D31E28B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D31E28B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D31E28B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.4.2026 0:26:09</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1839,51 +1839,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.4.2026 0:26:09</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2486,51 +2486,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.4.2026 0:26:09</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3235,51 +3235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.4.2026 0:26:09</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4450,51 +4450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.4.2026 0:26:09</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5486,51 +5486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.4.2026 0:26:09</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6227,84 +6227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Keramické studio Jarmily Tyrnerové, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.4.2026 0:26:09</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B7A0AB2"/>
+    <w:nsid w:val="2742C841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6390,51 +6390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D8544D0"/>
+    <w:nsid w:val="4E7ABABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6520,51 +6520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54D3C664"/>
+    <w:nsid w:val="163BFFEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>