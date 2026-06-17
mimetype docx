--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D31E28B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D31E28B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D31E28B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FC9849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FC9849" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FC9849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1839,51 +1839,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2486,51 +2486,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3235,51 +3235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4450,51 +4450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5486,51 +5486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6227,84 +6227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Keramické studio Jarmily Tyrnerové, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 11.5.2026 4:48:26</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2742C841"/>
+    <w:nsid w:val="45B38410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6390,51 +6390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E7ABABD"/>
+    <w:nsid w:val="0C13BB82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6520,51 +6520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="163BFFEE"/>
+    <w:nsid w:val="20D43AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>