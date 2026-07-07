--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FC9849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FC9849" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FC9849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R550FB438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR550FB438" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR550FB438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1839,51 +1839,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2486,51 +2486,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3235,51 +3235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4450,51 +4450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5486,51 +5486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6227,84 +6227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Keramické studio Jarmily Tyrnerové, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 17.6.2026 13:10:03</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45B38410"/>
+    <w:nsid w:val="25B80A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6390,51 +6390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C13BB82"/>
+    <w:nsid w:val="53294E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6520,51 +6520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20D43AF3"/>
+    <w:nsid w:val="2321DF55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>