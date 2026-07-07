--- v3 (2026-07-07)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R550FB438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR550FB438" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR550FB438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CA891F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CA891F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CA891F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1839,51 +1839,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2486,51 +2486,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3235,51 +3235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4450,51 +4450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5486,51 +5486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6227,84 +6227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Keramické studio Jarmily Tyrnerové, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 16:18:58</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25B80A9B"/>
+    <w:nsid w:val="12C167D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6390,51 +6390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53294E0A"/>
+    <w:nsid w:val="7700AE39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6520,51 +6520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2321DF55"/>
+    <w:nsid w:val="06A591FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>