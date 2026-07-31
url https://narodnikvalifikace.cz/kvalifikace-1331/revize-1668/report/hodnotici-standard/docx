--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CA891F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CA891F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CA891F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA331E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA331E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA331E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1839,51 +1839,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2486,51 +2486,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3235,51 +3235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4450,51 +4450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5486,51 +5486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6227,84 +6227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Keramické studio Jarmily Tyrnerové, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 7.7.2026 17:19:46</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12C167D7"/>
+    <w:nsid w:val="6D25B059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6390,51 +6390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7700AE39"/>
+    <w:nsid w:val="1A2C0D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6520,51 +6520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06A591FC"/>
+    <w:nsid w:val="5A041E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>