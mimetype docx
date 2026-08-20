--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA331E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA331E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA331E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64B4C1EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64B4C1EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64B4C1EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1839,51 +1839,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2486,51 +2486,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3235,51 +3235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4450,51 +4450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5486,51 +5486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6227,84 +6227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Keramické studio Jarmily Tyrnerové, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 31.7.2026 13:17:47</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D25B059"/>
+    <w:nsid w:val="45AD33AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6390,51 +6390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A2C0D79"/>
+    <w:nsid w:val="176D220B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6520,51 +6520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A041E5C"/>
+    <w:nsid w:val="0EC65807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>