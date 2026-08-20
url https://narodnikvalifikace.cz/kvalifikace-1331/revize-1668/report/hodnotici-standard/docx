--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64B4C1EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64B4C1EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64B4C1EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350057F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350057F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350057F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1839,51 +1839,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2486,51 +2486,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3235,51 +3235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4450,51 +4450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5486,51 +5486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6227,84 +6227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Keramické studio Jarmily Tyrnerové, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:00:32</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45AD33AE"/>
+    <w:nsid w:val="6C562D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6390,51 +6390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="176D220B"/>
+    <w:nsid w:val="17E22A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6520,51 +6520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EC65807"/>
+    <w:nsid w:val="77B2175C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>