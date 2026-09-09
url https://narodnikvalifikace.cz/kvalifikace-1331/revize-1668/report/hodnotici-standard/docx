--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350057F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350057F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350057F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67B8A344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67B8A344" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67B8A344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 9.9.2026 23:04:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1839,51 +1839,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 9.9.2026 23:04:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2486,51 +2486,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 9.9.2026 23:04:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3235,51 +3235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 9.9.2026 23:04:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4450,51 +4450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 9.9.2026 23:04:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5486,51 +5486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 9.9.2026 23:04:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6227,84 +6227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Keramické studio Jarmily Tyrnerové, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér keramiky – ruční dekorace , 20.8.2026 20:15:07</w:t>
+        <w:t>Dekoratér keramiky – ruční dekorace , 9.9.2026 23:04:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C562D01"/>
+    <w:nsid w:val="053FB4E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6390,51 +6390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17E22A73"/>
+    <w:nsid w:val="23C878B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6520,51 +6520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77B2175C"/>
+    <w:nsid w:val="385831F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>