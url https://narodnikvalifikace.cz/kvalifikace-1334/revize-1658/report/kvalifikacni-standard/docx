--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E033196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E033196" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E033196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DEDBF6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DEDBF6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DEDBF6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 22.8.2026 0:08:02</w:t>
+        <w:t>Technik pro odpadové hospodářství, 11.9.2026 8:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9912,51 +9912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 22.8.2026 0:08:02</w:t>
+        <w:t>Technik pro odpadové hospodářství, 11.9.2026 8:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10674,51 +10674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 22.8.2026 0:08:02</w:t>
+        <w:t>Technik pro odpadové hospodářství, 11.9.2026 8:10:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11303,51 +11303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 22.8.2026 0:08:02</w:t>
+        <w:t>Technik pro odpadové hospodářství, 11.9.2026 8:10:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>