--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DEDBF6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DEDBF6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DEDBF6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74395F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74395F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74395F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 11.9.2026 8:10:42</w:t>
+        <w:t>Technik pro odpadové hospodářství, 2.10.2026 3:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9912,51 +9912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 11.9.2026 8:10:42</w:t>
+        <w:t>Technik pro odpadové hospodářství, 2.10.2026 3:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10674,51 +10674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 11.9.2026 8:10:43</w:t>
+        <w:t>Technik pro odpadové hospodářství, 2.10.2026 3:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11303,51 +11303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 11.9.2026 8:10:43</w:t>
+        <w:t>Technik pro odpadové hospodářství, 2.10.2026 3:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>