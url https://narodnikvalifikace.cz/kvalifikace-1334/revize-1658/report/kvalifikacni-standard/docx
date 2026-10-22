--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74395F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74395F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74395F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33E1BE42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33E1BE42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33E1BE42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 2.10.2026 3:51:19</w:t>
+        <w:t>Technik pro odpadové hospodářství, 22.10.2026 10:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3985,289 +3985,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6569"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6583"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="6583"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6583"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="6583"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="6583"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="6583"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="6583"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="6583"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="6583"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="6583"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="6583"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="6583"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="6583"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpad,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="6583"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="6583"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="6583"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4597,272 +4597,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7534"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="7534"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7534"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="7534"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="7534"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="7534"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="7534"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="7534"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="7534"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="7534"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>identifikační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="7534"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="7534"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="7534"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="7534"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="7534"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9998" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5124,238 +5124,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8470"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8484"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="8484"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="8484"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="8484"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seznam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="8484"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="8484"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanovených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="8484"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="8484"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="8484"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="8484"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="8484"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhláškou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="8484"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6042,255 +6042,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9881"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9895"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="9895"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="9895"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="9895"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="9895"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>registr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="9895"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="9895"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aspektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="9895"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="9895"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="9895"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="9895"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="9895"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="9895"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10176" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6858,340 +6858,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11062"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11076"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11076"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11076"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklady:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11311"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11326"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="11326"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11326"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="11326"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důvodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="11326"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="11326"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stejná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="11326"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>movitá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="11326"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věc,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="11326"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="11326"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzniká</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="11326"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="11326"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="11326"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="11326"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="11326"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7939" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>buď</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="11326"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9340" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7232,714 +7232,714 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produktem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11791"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11806"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11806"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11806"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="11806"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="11806"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="11806"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="11806"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="11806"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="11806"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="11806"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(zmetek),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="11806"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12055"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="12055"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12055"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="12055"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okamžiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="12055"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="12055"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>movitá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="12055"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="12055"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="12055"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12305"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="12305"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12305"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="12305"/>
+        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nespotřebovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="12305"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>surovina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="12305"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="12305"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="12305"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>než</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="12305"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="12305"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="12305"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="12305"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="12305"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stejném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="12305"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologickém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="12305"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12540"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="433" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12555"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12555"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12555"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="12555"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přestává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="12555"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="12555"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12790"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8031,646 +8031,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13260"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13275"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="13275"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13275"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="13275"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="13275"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="13275"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="13275"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oceli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="13275"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="13275"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>litiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="13275"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištěný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="13275"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="13275"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hliníku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="13275"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="13275"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nedemontovanými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13505"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10108" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="13505"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>součástkami,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="13505"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="13505"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="13505"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vizuálnímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="13505"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="13505"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="13505"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="13505"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7401" w:y="13505"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="13505"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="13505"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištěný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="13505"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddělitelnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13735"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10694" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="494" w:y="13735"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neoddělitelnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="13735"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="13735"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="13735"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="13735"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skla,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="13735"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="13735"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="13735"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vizuálnímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="13735"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13971"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8864,255 +8864,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14441"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="14455"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14455"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="14455"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="14455"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="14455"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="14455"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="14455"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="14455"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="14455"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="14455"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="14455"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>původce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="14455"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="14455"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10008" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9912,51 +9912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 2.10.2026 3:51:19</w:t>
+        <w:t>Technik pro odpadové hospodářství, 22.10.2026 10:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10085,306 +10085,306 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="2173"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="2173"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="2173"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="2173"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="2173"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="2173"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="2173"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="2173"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>původce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="2173"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9787" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10627" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10544,181 +10544,181 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="2653"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úkolem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="2653"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="2653"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="2653"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2653"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="2653"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 2.10.2026 3:51:19</w:t>
+        <w:t>Technik pro odpadové hospodářství, 22.10.2026 10:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11303,51 +11303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 2.10.2026 3:51:19</w:t>
+        <w:t>Technik pro odpadové hospodářství, 22.10.2026 10:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>