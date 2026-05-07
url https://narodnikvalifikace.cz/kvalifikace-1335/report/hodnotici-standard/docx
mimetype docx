--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2727792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2727792" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2727792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BECE637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BECE637" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BECE637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BB6FAC0"/>
+    <w:nsid w:val="46AED0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1271DD49"/>
+    <w:nsid w:val="43DF5EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16F23B44"/>
+    <w:nsid w:val="362FDDE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DB02606"/>
+    <w:nsid w:val="004E8072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B506C8C"/>
+    <w:nsid w:val="5E3F3C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="14B2F88D"/>
+    <w:nsid w:val="44180050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="289393E1"/>
+    <w:nsid w:val="6E807293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="584C5403"/>
+    <w:nsid w:val="33E9FDAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="462E2F43"/>
+    <w:nsid w:val="15AD8B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="67B6EB4E"/>
+    <w:nsid w:val="0C47940E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="798468FB"/>
+    <w:nsid w:val="052507C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3102C3B8"/>
+    <w:nsid w:val="11363AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>