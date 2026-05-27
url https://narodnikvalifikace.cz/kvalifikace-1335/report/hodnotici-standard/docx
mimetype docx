--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BECE637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BECE637" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BECE637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66EC7C23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66EC7C23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66EC7C23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:09:58</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46AED0AC"/>
+    <w:nsid w:val="2E6DE4DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43DF5EFB"/>
+    <w:nsid w:val="03C257D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="362FDDE6"/>
+    <w:nsid w:val="196707DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="004E8072"/>
+    <w:nsid w:val="2A7D91BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E3F3C92"/>
+    <w:nsid w:val="1C09BF4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="44180050"/>
+    <w:nsid w:val="0379CC58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6E807293"/>
+    <w:nsid w:val="24CC28CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="33E9FDAC"/>
+    <w:nsid w:val="142AB0FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="15AD8B22"/>
+    <w:nsid w:val="71241427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0C47940E"/>
+    <w:nsid w:val="2DAD3D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="052507C5"/>
+    <w:nsid w:val="08C49E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="11363AAF"/>
+    <w:nsid w:val="429C4500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>