--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66EC7C23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66EC7C23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66EC7C23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R569179D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR569179D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR569179D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E6DE4DF"/>
+    <w:nsid w:val="57F7FD1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03C257D5"/>
+    <w:nsid w:val="7A84F39A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="196707DD"/>
+    <w:nsid w:val="30E0C66A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A7D91BB"/>
+    <w:nsid w:val="0ED9F3B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C09BF4A"/>
+    <w:nsid w:val="468AD9C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0379CC58"/>
+    <w:nsid w:val="0D2D38A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="24CC28CB"/>
+    <w:nsid w:val="4D01D302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="142AB0FB"/>
+    <w:nsid w:val="435894B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="71241427"/>
+    <w:nsid w:val="30C086AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2DAD3D1F"/>
+    <w:nsid w:val="40566A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="08C49E95"/>
+    <w:nsid w:val="6F14E89F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="429C4500"/>
+    <w:nsid w:val="40F165AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>