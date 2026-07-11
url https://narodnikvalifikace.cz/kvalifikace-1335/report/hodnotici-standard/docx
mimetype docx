--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R569179D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR569179D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR569179D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13A6FC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13A6FC82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13A6FC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57F7FD1D"/>
+    <w:nsid w:val="49EA61D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A84F39A"/>
+    <w:nsid w:val="37BEDEF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30E0C66A"/>
+    <w:nsid w:val="50BC99C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0ED9F3B9"/>
+    <w:nsid w:val="013C9522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="468AD9C4"/>
+    <w:nsid w:val="7D69F592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0D2D38A1"/>
+    <w:nsid w:val="58464695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4D01D302"/>
+    <w:nsid w:val="3062C30F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="435894B7"/>
+    <w:nsid w:val="1B1F57D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="30C086AF"/>
+    <w:nsid w:val="1C43B380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="40566A1C"/>
+    <w:nsid w:val="444A6BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6F14E89F"/>
+    <w:nsid w:val="511FBE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="40F165AF"/>
+    <w:nsid w:val="67C33C3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>