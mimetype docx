--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13A6FC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13A6FC82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13A6FC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D183FBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D183FBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D183FBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49EA61D6"/>
+    <w:nsid w:val="1B804827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37BEDEF0"/>
+    <w:nsid w:val="2613A202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50BC99C8"/>
+    <w:nsid w:val="47EF8AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="013C9522"/>
+    <w:nsid w:val="720A9CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D69F592"/>
+    <w:nsid w:val="22D9106B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="58464695"/>
+    <w:nsid w:val="0347A980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3062C30F"/>
+    <w:nsid w:val="3FA8279A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1B1F57D6"/>
+    <w:nsid w:val="46A31F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1C43B380"/>
+    <w:nsid w:val="5233328B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="444A6BF1"/>
+    <w:nsid w:val="509B6D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="511FBE5F"/>
+    <w:nsid w:val="37F14A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="67C33C3F"/>
+    <w:nsid w:val="07601467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>