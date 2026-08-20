--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D183FBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D183FBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D183FBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E2B9DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E2B9DD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E2B9DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B804827"/>
+    <w:nsid w:val="1E1636E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2613A202"/>
+    <w:nsid w:val="41801BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47EF8AD7"/>
+    <w:nsid w:val="053EDA8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="720A9CD7"/>
+    <w:nsid w:val="2679DD69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22D9106B"/>
+    <w:nsid w:val="4F706BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0347A980"/>
+    <w:nsid w:val="00886BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3FA8279A"/>
+    <w:nsid w:val="5B17C4C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="46A31F3D"/>
+    <w:nsid w:val="0AFC000B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5233328B"/>
+    <w:nsid w:val="6682E3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="509B6D5C"/>
+    <w:nsid w:val="39C03F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="37F14A8F"/>
+    <w:nsid w:val="0EC0B2DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="07601467"/>
+    <w:nsid w:val="59F46206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>