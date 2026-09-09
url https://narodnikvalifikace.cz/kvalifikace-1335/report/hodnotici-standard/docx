--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E2B9DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E2B9DD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E2B9DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F1E8A19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F1E8A19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F1E8A19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E1636E2"/>
+    <w:nsid w:val="4B2AA1A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41801BD0"/>
+    <w:nsid w:val="41CAB438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="053EDA8B"/>
+    <w:nsid w:val="7A202440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2679DD69"/>
+    <w:nsid w:val="3CD79BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F706BA9"/>
+    <w:nsid w:val="54F39F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="00886BB2"/>
+    <w:nsid w:val="0F832CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5B17C4C6"/>
+    <w:nsid w:val="19193DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0AFC000B"/>
+    <w:nsid w:val="5A1511F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6682E3F4"/>
+    <w:nsid w:val="3CEF0C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="39C03F12"/>
+    <w:nsid w:val="2C6FAA1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0EC0B2DD"/>
+    <w:nsid w:val="578A43D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="59F46206"/>
+    <w:nsid w:val="440482D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>