--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R249EE337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR249EE337" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR249EE337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24613D68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24613D68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24613D68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.4.2026 0:28:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3018CABD"/>
+    <w:nsid w:val="5944A1C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="597E72C1"/>
+    <w:nsid w:val="16C1AC57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32AF7C21"/>
+    <w:nsid w:val="2E16278D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="270A422C"/>
+    <w:nsid w:val="7A5C6080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46FBCB2A"/>
+    <w:nsid w:val="5F562ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="286254F2"/>
+    <w:nsid w:val="75847FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="51C222CE"/>
+    <w:nsid w:val="39F71DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="57DBB8FE"/>
+    <w:nsid w:val="0D2D2613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5A2ED183"/>
+    <w:nsid w:val="1B92FC79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2B14477D"/>
+    <w:nsid w:val="18C8DF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>