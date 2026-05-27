--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24613D68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24613D68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24613D68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E556C50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E556C50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E556C50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:11:31</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 1:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:11:31</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 1:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:11:31</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 1:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 7.5.2026 17:11:31</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 1:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5944A1C3"/>
+    <w:nsid w:val="7347BC75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16C1AC57"/>
+    <w:nsid w:val="27AF1351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E16278D"/>
+    <w:nsid w:val="12396018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A5C6080"/>
+    <w:nsid w:val="6C63D189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F562ABE"/>
+    <w:nsid w:val="0961640C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="75847FA4"/>
+    <w:nsid w:val="65B32AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="39F71DE7"/>
+    <w:nsid w:val="2F255F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0D2D2613"/>
+    <w:nsid w:val="385A4694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1B92FC79"/>
+    <w:nsid w:val="180E623B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="18C8DF24"/>
+    <w:nsid w:val="7898D67E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>