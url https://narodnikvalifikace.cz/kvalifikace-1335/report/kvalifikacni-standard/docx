--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E556C50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E556C50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E556C50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A92E461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A92E461" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A92E461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 1:24:25</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 1:24:25</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 1:24:25</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.5.2026 1:24:25</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7347BC75"/>
+    <w:nsid w:val="5AF7E420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27AF1351"/>
+    <w:nsid w:val="29E76732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12396018"/>
+    <w:nsid w:val="54FEFC7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C63D189"/>
+    <w:nsid w:val="22037999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0961640C"/>
+    <w:nsid w:val="02410485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="65B32AC8"/>
+    <w:nsid w:val="57AD233C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2F255F17"/>
+    <w:nsid w:val="50C4090A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="385A4694"/>
+    <w:nsid w:val="02EAB683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="180E623B"/>
+    <w:nsid w:val="2C59DB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7898D67E"/>
+    <w:nsid w:val="6AD39B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>