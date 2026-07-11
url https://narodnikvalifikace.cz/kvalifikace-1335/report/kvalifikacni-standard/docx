--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A92E461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A92E461" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A92E461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R566E6D8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR566E6D8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR566E6D8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:48:02</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:48:02</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:48:02</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 17.6.2026 11:48:02</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AF7E420"/>
+    <w:nsid w:val="4BE2927A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29E76732"/>
+    <w:nsid w:val="36948528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54FEFC7E"/>
+    <w:nsid w:val="27087D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22037999"/>
+    <w:nsid w:val="623E37EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02410485"/>
+    <w:nsid w:val="0EEF5ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="57AD233C"/>
+    <w:nsid w:val="71ECD599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="50C4090A"/>
+    <w:nsid w:val="01C09ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="02EAB683"/>
+    <w:nsid w:val="5D2D0BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2C59DB68"/>
+    <w:nsid w:val="24949DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6AD39B2D"/>
+    <w:nsid w:val="6507A6D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>