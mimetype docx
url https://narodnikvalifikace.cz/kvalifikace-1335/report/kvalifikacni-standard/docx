--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R566E6D8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR566E6D8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR566E6D8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A3FF0C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A3FF0C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A3FF0C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:30</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:30</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:30</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 2:29:30</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BE2927A"/>
+    <w:nsid w:val="72D483CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36948528"/>
+    <w:nsid w:val="761635E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27087D6E"/>
+    <w:nsid w:val="2615E960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="623E37EE"/>
+    <w:nsid w:val="5C95BCBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0EEF5ADA"/>
+    <w:nsid w:val="6456BB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="71ECD599"/>
+    <w:nsid w:val="0A50C2E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="01C09ACB"/>
+    <w:nsid w:val="37C7BB65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5D2D0BAA"/>
+    <w:nsid w:val="06C31D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="24949DF5"/>
+    <w:nsid w:val="24707713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6507A6D8"/>
+    <w:nsid w:val="641B8C77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>