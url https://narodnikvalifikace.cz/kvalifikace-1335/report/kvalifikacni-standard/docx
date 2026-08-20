--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A3FF0C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A3FF0C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A3FF0C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35E4A4B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35E4A4B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35E4A4B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:18</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 21:48:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:18</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 21:48:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:18</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 21:48:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.7.2026 11:39:18</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 21:48:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72D483CA"/>
+    <w:nsid w:val="71D4AAF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="761635E8"/>
+    <w:nsid w:val="6D6C1C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2615E960"/>
+    <w:nsid w:val="66DF12B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C95BCBF"/>
+    <w:nsid w:val="5C72D006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6456BB00"/>
+    <w:nsid w:val="64C800D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A50C2E1"/>
+    <w:nsid w:val="343BB2A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="37C7BB65"/>
+    <w:nsid w:val="5DA4E2C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="06C31D07"/>
+    <w:nsid w:val="5E53C076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="24707713"/>
+    <w:nsid w:val="6D783FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="641B8C77"/>
+    <w:nsid w:val="7556AD99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>