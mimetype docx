--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35E4A4B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35E4A4B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35E4A4B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C238BDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C238BDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C238BDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 21:48:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 10.9.2026 0:27:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 21:48:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 10.9.2026 0:27:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 21:48:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 10.9.2026 0:27:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.8.2026 21:48:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 10.9.2026 0:27:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71D4AAF5"/>
+    <w:nsid w:val="0B329824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D6C1C4B"/>
+    <w:nsid w:val="32C387E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66DF12B7"/>
+    <w:nsid w:val="6A4B403B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C72D006"/>
+    <w:nsid w:val="31597DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64C800D0"/>
+    <w:nsid w:val="69FD624B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="343BB2A3"/>
+    <w:nsid w:val="7BD216FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5DA4E2C8"/>
+    <w:nsid w:val="2CE0BC3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5E53C076"/>
+    <w:nsid w:val="1AFB1FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6D783FB1"/>
+    <w:nsid w:val="2837A817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7556AD99"/>
+    <w:nsid w:val="7503F81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>