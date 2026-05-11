--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23C1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23C1937" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23C1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A1F3E4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A1F3E4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A1F3E4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:55</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:55</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:55</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:55</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:55</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,51 +6788,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí; www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:55</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7768,51 +7768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:55</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,84 +8341,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VÚV TGM, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:55</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A051FF2"/>
+    <w:nsid w:val="533E4F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8504,51 +8504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39652593"/>
+    <w:nsid w:val="1B799861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8634,51 +8634,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45A9A861"/>
+    <w:nsid w:val="2CD86272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8764,51 +8764,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F7A686F"/>
+    <w:nsid w:val="5F066136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8894,51 +8894,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A310778"/>
+    <w:nsid w:val="4B507A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9024,51 +9024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="23D52090"/>
+    <w:nsid w:val="7A7829DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9154,51 +9154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="207E4996"/>
+    <w:nsid w:val="237A25EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>