--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A1F3E4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A1F3E4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A1F3E4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R597C3DBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR597C3DBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR597C3DBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,51 +6788,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí; www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7768,51 +7768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,84 +8341,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VÚV TGM, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:09</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="533E4F11"/>
+    <w:nsid w:val="5CA7F627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8504,51 +8504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B799861"/>
+    <w:nsid w:val="1AFC5160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8634,51 +8634,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CD86272"/>
+    <w:nsid w:val="7E0B9EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8764,51 +8764,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F066136"/>
+    <w:nsid w:val="0EDDC2CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8894,51 +8894,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B507A3C"/>
+    <w:nsid w:val="1FE08C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9024,51 +9024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A7829DE"/>
+    <w:nsid w:val="74316328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9154,51 +9154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="237A25EC"/>
+    <w:nsid w:val="746076B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>