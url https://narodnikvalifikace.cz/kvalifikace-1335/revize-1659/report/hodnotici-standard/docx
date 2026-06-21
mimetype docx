--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R597C3DBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR597C3DBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR597C3DBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC29EB55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC29EB55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC29EB55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,51 +6788,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí; www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7768,51 +7768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,84 +8341,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VÚV TGM, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:37</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CA7F627"/>
+    <w:nsid w:val="74AB0ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8504,51 +8504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AFC5160"/>
+    <w:nsid w:val="286B6EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8634,51 +8634,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E0B9EA1"/>
+    <w:nsid w:val="4912398D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8764,51 +8764,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EDDC2CD"/>
+    <w:nsid w:val="0F56EE4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8894,51 +8894,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FE08C5E"/>
+    <w:nsid w:val="65598D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9024,51 +9024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74316328"/>
+    <w:nsid w:val="34609E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9154,51 +9154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="746076B8"/>
+    <w:nsid w:val="5098B28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>