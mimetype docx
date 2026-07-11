--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC29EB55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC29EB55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC29EB55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BAD80C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BAD80C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BAD80C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,51 +6788,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí; www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7768,51 +7768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,84 +8341,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VÚV TGM, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:53</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74AB0ABC"/>
+    <w:nsid w:val="6FAD2356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8504,51 +8504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="286B6EE0"/>
+    <w:nsid w:val="5F356AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8634,51 +8634,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4912398D"/>
+    <w:nsid w:val="4F40FB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8764,51 +8764,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F56EE4F"/>
+    <w:nsid w:val="40B94E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8894,51 +8894,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65598D97"/>
+    <w:nsid w:val="5E92D09E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9024,51 +9024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34609E53"/>
+    <w:nsid w:val="39941942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9154,51 +9154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5098B28A"/>
+    <w:nsid w:val="3E1F7B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>