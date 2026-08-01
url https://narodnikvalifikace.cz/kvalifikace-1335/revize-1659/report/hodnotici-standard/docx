--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BAD80C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BAD80C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BAD80C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R573C5A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR573C5A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR573C5A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,51 +6788,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí; www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7768,51 +7768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,84 +8341,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VÚV TGM, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:02:50</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FAD2356"/>
+    <w:nsid w:val="6FB4017F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8504,51 +8504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F356AB7"/>
+    <w:nsid w:val="15A1C390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8634,51 +8634,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F40FB77"/>
+    <w:nsid w:val="21A8AE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8764,51 +8764,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40B94E3A"/>
+    <w:nsid w:val="08F33F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8894,51 +8894,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E92D09E"/>
+    <w:nsid w:val="74BD1F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9024,51 +9024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="39941942"/>
+    <w:nsid w:val="322AB274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9154,51 +9154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3E1F7B53"/>
+    <w:nsid w:val="5216F8FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>