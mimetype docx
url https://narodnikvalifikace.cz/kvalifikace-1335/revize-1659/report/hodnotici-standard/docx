--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R573C5A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR573C5A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR573C5A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE879D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE879D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE879D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,51 +6788,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí; www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7768,51 +7768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,84 +8341,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VÚV TGM, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:52:29</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FB4017F"/>
+    <w:nsid w:val="7337C2B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8504,51 +8504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15A1C390"/>
+    <w:nsid w:val="4E37F2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8634,51 +8634,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21A8AE77"/>
+    <w:nsid w:val="1BAC7200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8764,51 +8764,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08F33F54"/>
+    <w:nsid w:val="24103806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8894,51 +8894,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74BD1F27"/>
+    <w:nsid w:val="56771729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9024,51 +9024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="322AB274"/>
+    <w:nsid w:val="44337816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9154,51 +9154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5216F8FD"/>
+    <w:nsid w:val="31E1D13E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>