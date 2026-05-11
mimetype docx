--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EC83C87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EC83C87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EC83C87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R702FCC39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR702FCC39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR702FCC39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:57</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:57</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:57</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 20.4.2026 6:14:57</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57E43D94"/>
+    <w:nsid w:val="5D7B7F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69667077"/>
+    <w:nsid w:val="19A30179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="649743BC"/>
+    <w:nsid w:val="1DA2EE4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66641D17"/>
+    <w:nsid w:val="5CFCAA3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2592AAE4"/>
+    <w:nsid w:val="14FA7D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CCB6BE9"/>
+    <w:nsid w:val="2839558A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="688CA99A"/>
+    <w:nsid w:val="1E646C51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="16BD7940"/>
+    <w:nsid w:val="7D5D7781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3A4EBC2E"/>
+    <w:nsid w:val="24EF7982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7C9D193B"/>
+    <w:nsid w:val="145637CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>