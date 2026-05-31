--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R702FCC39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR702FCC39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR702FCC39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49AA27CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49AA27CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49AA27CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:14</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:14</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:14</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.5.2026 6:57:14</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D7B7F72"/>
+    <w:nsid w:val="56FC377D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A30179"/>
+    <w:nsid w:val="1049A5EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DA2EE4B"/>
+    <w:nsid w:val="643C516C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5CFCAA3E"/>
+    <w:nsid w:val="46EC4B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14FA7D8C"/>
+    <w:nsid w:val="64A8F1F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2839558A"/>
+    <w:nsid w:val="0FB6B0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1E646C51"/>
+    <w:nsid w:val="335A220E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7D5D7781"/>
+    <w:nsid w:val="1C4012B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="24EF7982"/>
+    <w:nsid w:val="32ADC57C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="145637CA"/>
+    <w:nsid w:val="65151AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>