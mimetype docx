--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49AA27CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49AA27CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49AA27CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FECA6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FECA6F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FECA6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:38</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:38</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:38</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 31.5.2026 8:53:38</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56FC377D"/>
+    <w:nsid w:val="45169DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1049A5EA"/>
+    <w:nsid w:val="7C4482B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="643C516C"/>
+    <w:nsid w:val="55AABAF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46EC4B6C"/>
+    <w:nsid w:val="03DD73ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64A8F1F0"/>
+    <w:nsid w:val="5636BF7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0FB6B0E3"/>
+    <w:nsid w:val="337D28A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="335A220E"/>
+    <w:nsid w:val="5353A214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1C4012B0"/>
+    <w:nsid w:val="2F8280EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="32ADC57C"/>
+    <w:nsid w:val="0B2A3F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="65151AEA"/>
+    <w:nsid w:val="684D82C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>