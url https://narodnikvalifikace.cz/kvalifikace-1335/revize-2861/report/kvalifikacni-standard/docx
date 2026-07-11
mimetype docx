--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FECA6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FECA6F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FECA6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A5CD7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A5CD7FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A5CD7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:43</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:43</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:43</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 21.6.2026 15:21:43</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45169DC6"/>
+    <w:nsid w:val="64F2A945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C4482B6"/>
+    <w:nsid w:val="66B596AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55AABAF2"/>
+    <w:nsid w:val="59F76AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03DD73ED"/>
+    <w:nsid w:val="6A49E6C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5636BF7A"/>
+    <w:nsid w:val="7210B799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="337D28A1"/>
+    <w:nsid w:val="24A54A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5353A214"/>
+    <w:nsid w:val="03AD82D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2F8280EA"/>
+    <w:nsid w:val="1B86CC40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0B2A3F8F"/>
+    <w:nsid w:val="48185273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="684D82C0"/>
+    <w:nsid w:val="1F7C454B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>