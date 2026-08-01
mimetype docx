--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A5CD7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A5CD7FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A5CD7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA12C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA12C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA12C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:01:04</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:01:04</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:01:04</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 11.7.2026 22:01:04</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64F2A945"/>
+    <w:nsid w:val="4B6297B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66B596AE"/>
+    <w:nsid w:val="79823ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59F76AA8"/>
+    <w:nsid w:val="58495CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A49E6C9"/>
+    <w:nsid w:val="7BBBB57D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7210B799"/>
+    <w:nsid w:val="237116BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24A54A8D"/>
+    <w:nsid w:val="36F3C933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="03AD82D9"/>
+    <w:nsid w:val="77C4F7C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1B86CC40"/>
+    <w:nsid w:val="2C62B86F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="48185273"/>
+    <w:nsid w:val="4A2558D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1F7C454B"/>
+    <w:nsid w:val="4FBAE3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>