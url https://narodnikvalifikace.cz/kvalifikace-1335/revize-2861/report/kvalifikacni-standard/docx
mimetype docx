--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA12C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA12C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA12C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CB101D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CB101D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CB101D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:51:16</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:51:16</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:51:16</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu ovzduší, 1.8.2026 10:51:16</w:t>
+        <w:t>Technik zařízení pro ochranu ovzduší, 22.8.2026 0:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B6297B4"/>
+    <w:nsid w:val="41778A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79823ECD"/>
+    <w:nsid w:val="69B04A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58495CC3"/>
+    <w:nsid w:val="5F65C4EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7BBBB57D"/>
+    <w:nsid w:val="783B1397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="237116BF"/>
+    <w:nsid w:val="48EFD105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="36F3C933"/>
+    <w:nsid w:val="2C1EF4B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="77C4F7C7"/>
+    <w:nsid w:val="1E1F1CF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2C62B86F"/>
+    <w:nsid w:val="78043146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4A2558D6"/>
+    <w:nsid w:val="7D23D43C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4FBAE3F8"/>
+    <w:nsid w:val="23A63AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>