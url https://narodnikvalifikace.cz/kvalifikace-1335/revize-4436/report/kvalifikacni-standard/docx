--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AA657A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AA657A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AA657A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78023854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78023854" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78023854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.4.2026 7:47:56</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.4.2026 7:47:56</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.4.2026 7:47:56</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 20.4.2026 7:47:56</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BEF10B0"/>
+    <w:nsid w:val="1F37A2D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="243F0816"/>
+    <w:nsid w:val="6C103536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18CA7D8E"/>
+    <w:nsid w:val="561BA7A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E148234"/>
+    <w:nsid w:val="579B0DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5CCA63E2"/>
+    <w:nsid w:val="7D6B7BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2363F9A5"/>
+    <w:nsid w:val="22BB7ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="05264B3E"/>
+    <w:nsid w:val="3789F3E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="44B90DD9"/>
+    <w:nsid w:val="0F6F014E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5C83326B"/>
+    <w:nsid w:val="5D1C4303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="37A60D8B"/>
+    <w:nsid w:val="69D4581C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>