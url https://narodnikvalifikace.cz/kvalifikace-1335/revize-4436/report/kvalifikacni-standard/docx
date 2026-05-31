--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78023854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78023854" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78023854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R524D2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR524D2760" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR524D2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.5.2026 7:51:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.5.2026 9:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.5.2026 7:51:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.5.2026 9:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.5.2026 7:51:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.5.2026 9:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.5.2026 7:51:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.5.2026 9:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F37A2D4"/>
+    <w:nsid w:val="5E4EE962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C103536"/>
+    <w:nsid w:val="4DD6083E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="561BA7A0"/>
+    <w:nsid w:val="45C97600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="579B0DF7"/>
+    <w:nsid w:val="66764A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D6B7BC7"/>
+    <w:nsid w:val="386BCE84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="22BB7ACC"/>
+    <w:nsid w:val="0DEA5836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3789F3E9"/>
+    <w:nsid w:val="3DDAE195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0F6F014E"/>
+    <w:nsid w:val="4B4E2A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5D1C4303"/>
+    <w:nsid w:val="5EF6C706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="69D4581C"/>
+    <w:nsid w:val="7CF5FDD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>