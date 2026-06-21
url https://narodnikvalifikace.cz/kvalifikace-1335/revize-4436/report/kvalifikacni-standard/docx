--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R524D2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR524D2760" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR524D2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FC990CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FC990CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FC990CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.5.2026 9:00:41</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 21.6.2026 16:58:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.5.2026 9:00:41</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 21.6.2026 16:58:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.5.2026 9:00:41</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 21.6.2026 16:58:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 31.5.2026 9:00:41</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 21.6.2026 16:58:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E4EE962"/>
+    <w:nsid w:val="0D75E37E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DD6083E"/>
+    <w:nsid w:val="7D5A7B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45C97600"/>
+    <w:nsid w:val="0E6CD7AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66764A30"/>
+    <w:nsid w:val="66DA04E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="386BCE84"/>
+    <w:nsid w:val="7DB6924E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0DEA5836"/>
+    <w:nsid w:val="3358BC92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3DDAE195"/>
+    <w:nsid w:val="5C8EC007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4B4E2A35"/>
+    <w:nsid w:val="65076297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5EF6C706"/>
+    <w:nsid w:val="7B0E525F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7CF5FDD7"/>
+    <w:nsid w:val="1403F5C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>