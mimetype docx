--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FC990CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FC990CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FC990CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E77F791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E77F791" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E77F791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 21.6.2026 16:58:51</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 23:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 21.6.2026 16:58:51</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 23:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 21.6.2026 16:58:51</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 23:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 21.6.2026 16:58:51</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 23:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D75E37E"/>
+    <w:nsid w:val="3D891F6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D5A7B25"/>
+    <w:nsid w:val="12F6E358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E6CD7AF"/>
+    <w:nsid w:val="62324955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66DA04E6"/>
+    <w:nsid w:val="37690E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DB6924E"/>
+    <w:nsid w:val="74005E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3358BC92"/>
+    <w:nsid w:val="1DAFF147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5C8EC007"/>
+    <w:nsid w:val="281F1310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="65076297"/>
+    <w:nsid w:val="29C50CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7B0E525F"/>
+    <w:nsid w:val="52BD47AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1403F5C2"/>
+    <w:nsid w:val="36C16096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>