--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E77F791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E77F791" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E77F791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16E77F04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16E77F04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16E77F04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 23:25:45</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 1.8.2026 12:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 23:25:45</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 1.8.2026 12:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 23:25:45</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 1.8.2026 12:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 11.7.2026 23:25:45</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 1.8.2026 12:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D891F6C"/>
+    <w:nsid w:val="765A6B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12F6E358"/>
+    <w:nsid w:val="10B58A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62324955"/>
+    <w:nsid w:val="468EC519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37690E75"/>
+    <w:nsid w:val="429B3F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74005E7D"/>
+    <w:nsid w:val="5C27D6B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1DAFF147"/>
+    <w:nsid w:val="372461F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="281F1310"/>
+    <w:nsid w:val="48E4D359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="29C50CBA"/>
+    <w:nsid w:val="4C08D6CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="52BD47AE"/>
+    <w:nsid w:val="4993348B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="36C16096"/>
+    <w:nsid w:val="247C93B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>