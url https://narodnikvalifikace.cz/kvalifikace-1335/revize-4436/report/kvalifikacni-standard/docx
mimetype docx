--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16E77F04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16E77F04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16E77F04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R156272DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR156272DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR156272DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 1.8.2026 12:27:53</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 22.8.2026 1:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 1.8.2026 12:27:53</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 22.8.2026 1:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 1.8.2026 12:27:53</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 22.8.2026 1:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 1.8.2026 12:27:53</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 22.8.2026 1:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="765A6B81"/>
+    <w:nsid w:val="75C9B52F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10B58A70"/>
+    <w:nsid w:val="0B79D1A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="468EC519"/>
+    <w:nsid w:val="2E1EFAAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="429B3F87"/>
+    <w:nsid w:val="2DEFF847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C27D6B3"/>
+    <w:nsid w:val="5B11BD5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="372461F4"/>
+    <w:nsid w:val="5A7B0D7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="48E4D359"/>
+    <w:nsid w:val="48E1511E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4C08D6CF"/>
+    <w:nsid w:val="4E7B2139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4993348B"/>
+    <w:nsid w:val="4460F664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="247C93B8"/>
+    <w:nsid w:val="0EAD83CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>