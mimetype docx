--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF5B4FDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF5B4FDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF5B4FDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D499202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D499202" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D499202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31D4DB60"/>
+    <w:nsid w:val="4CD94FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CFCCF07"/>
+    <w:nsid w:val="2BB9BD96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AC08307"/>
+    <w:nsid w:val="73246801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32D1FDDC"/>
+    <w:nsid w:val="6496A92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79EFC731"/>
+    <w:nsid w:val="4B545F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1BE4C301"/>
+    <w:nsid w:val="04588DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0F08284F"/>
+    <w:nsid w:val="4C6B7FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5FF17FD3"/>
+    <w:nsid w:val="2C178A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>