--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D499202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D499202" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D499202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C98AEEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C98AEEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C98AEEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:48</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CD94FA7"/>
+    <w:nsid w:val="1D81FD54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BB9BD96"/>
+    <w:nsid w:val="4FBD3F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73246801"/>
+    <w:nsid w:val="1E741400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6496A92A"/>
+    <w:nsid w:val="7DAB3434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B545F35"/>
+    <w:nsid w:val="5CD1AD9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="04588DED"/>
+    <w:nsid w:val="78D26F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4C6B7FA9"/>
+    <w:nsid w:val="6569CB9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2C178A89"/>
+    <w:nsid w:val="15BDA678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>