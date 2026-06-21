--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C98AEEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C98AEEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C98AEEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CA3C975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CA3C975" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CA3C975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:53</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D81FD54"/>
+    <w:nsid w:val="6404A6D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FBD3F43"/>
+    <w:nsid w:val="04177541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E741400"/>
+    <w:nsid w:val="75220831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DAB3434"/>
+    <w:nsid w:val="1BF841FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5CD1AD9D"/>
+    <w:nsid w:val="067E67E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="78D26F11"/>
+    <w:nsid w:val="74937C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6569CB9C"/>
+    <w:nsid w:val="3356F574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="15BDA678"/>
+    <w:nsid w:val="15F5B8FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>