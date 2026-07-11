--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CA3C975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CA3C975" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CA3C975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16FC79F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16FC79F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16FC79F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:23:14</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6404A6D9"/>
+    <w:nsid w:val="55F384A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04177541"/>
+    <w:nsid w:val="1DD572EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75220831"/>
+    <w:nsid w:val="484BA966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1BF841FD"/>
+    <w:nsid w:val="79E9783C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="067E67E6"/>
+    <w:nsid w:val="5B31983A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74937C57"/>
+    <w:nsid w:val="3C838A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3356F574"/>
+    <w:nsid w:val="65AF2C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="15F5B8FA"/>
+    <w:nsid w:val="2191A561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>