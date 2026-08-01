--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16FC79F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16FC79F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16FC79F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F68C2D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F68C2D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F68C2D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:03:04</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55F384A8"/>
+    <w:nsid w:val="2C501F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD572EF"/>
+    <w:nsid w:val="4040EF97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="484BA966"/>
+    <w:nsid w:val="791A2DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79E9783C"/>
+    <w:nsid w:val="305F7EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B31983A"/>
+    <w:nsid w:val="54FF7B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3C838A7E"/>
+    <w:nsid w:val="1037BC76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="65AF2C21"/>
+    <w:nsid w:val="1C428213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2191A561"/>
+    <w:nsid w:val="1D03C3B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>