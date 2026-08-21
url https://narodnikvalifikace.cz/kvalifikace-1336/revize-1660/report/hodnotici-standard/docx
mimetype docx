--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F68C2D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F68C2D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F68C2D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ECFCD22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ECFCD22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ECFCD22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:53:20</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C501F5E"/>
+    <w:nsid w:val="5A691358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4040EF97"/>
+    <w:nsid w:val="3F89513E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="791A2DD8"/>
+    <w:nsid w:val="78745A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="305F7EBF"/>
+    <w:nsid w:val="734F6476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54FF7B2E"/>
+    <w:nsid w:val="1C88D243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1037BC76"/>
+    <w:nsid w:val="5C24B893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1C428213"/>
+    <w:nsid w:val="26AB52C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1D03C3B4"/>
+    <w:nsid w:val="17CAF33A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>