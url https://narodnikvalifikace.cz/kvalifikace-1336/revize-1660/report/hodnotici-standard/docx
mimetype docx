--- v6 (2026-08-21)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ECFCD22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ECFCD22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ECFCD22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E9E3C5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E9E3C5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E9E3C5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:01</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A691358"/>
+    <w:nsid w:val="66C58A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F89513E"/>
+    <w:nsid w:val="4E83B21D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78745A16"/>
+    <w:nsid w:val="25B84552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="734F6476"/>
+    <w:nsid w:val="375C515B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C88D243"/>
+    <w:nsid w:val="1D95AB3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5C24B893"/>
+    <w:nsid w:val="17761020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="26AB52C2"/>
+    <w:nsid w:val="4EF7578D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="17CAF33A"/>
+    <w:nsid w:val="6386676D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>