--- v7 (2026-08-21)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E9E3C5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E9E3C5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E9E3C5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38860B02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38860B02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38860B02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:34</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66C58A86"/>
+    <w:nsid w:val="247A65A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E83B21D"/>
+    <w:nsid w:val="107DE834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25B84552"/>
+    <w:nsid w:val="3F84E2F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="375C515B"/>
+    <w:nsid w:val="74AC9AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D95AB3F"/>
+    <w:nsid w:val="374C3F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="17761020"/>
+    <w:nsid w:val="1786D088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4EF7578D"/>
+    <w:nsid w:val="6FA61ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6386676D"/>
+    <w:nsid w:val="2C7A9B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>