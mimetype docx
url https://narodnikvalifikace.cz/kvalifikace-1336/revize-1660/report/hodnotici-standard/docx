--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38860B02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38860B02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38860B02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16977A0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16977A0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16977A0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:40</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="247A65A9"/>
+    <w:nsid w:val="4438E734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="107DE834"/>
+    <w:nsid w:val="6D69B92F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F84E2F4"/>
+    <w:nsid w:val="51D2C486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74AC9AEE"/>
+    <w:nsid w:val="0B4E3745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="374C3F28"/>
+    <w:nsid w:val="3878104F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1786D088"/>
+    <w:nsid w:val="7094F314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6FA61ACE"/>
+    <w:nsid w:val="70B3E744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2C7A9B3E"/>
+    <w:nsid w:val="08107553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>