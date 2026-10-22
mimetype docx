--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16977A0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16977A0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16977A0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CE4BE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CE4BE3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CE4BE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4700,51 +4700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Autorizovaná osoba připraví modelová povolení, souhlas a vyjádření vodoprávního úřadu k určení rozdílů. </w:t>
+        <w:t xml:space="preserve">Autorizovaná osoba připraví modelová povolení, souhlas a vyjádření vodoprávního úřadu k určení rozdílů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4907,51 +4907,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Autorizovaná osoba připraví pro potřebu zkoušky modelový protokol o rozboru odpadních vod kontrolní laboratoří a modelové povolení k vypouštění odpadních vod. </w:t>
+        <w:t xml:space="preserve">Autorizovaná osoba připraví pro potřebu zkoušky modelový protokol o rozboru odpadních vod kontrolní laboratoří a modelové povolení k vypouštění odpadních vod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5114,51 +5114,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví pro potřebu zkoušky modelový dokument k provozní evidenci ukazatelů a dat k odpadním vodám.</w:t>
+        <w:t>Autorizovaná osoba připraví pro potřebu zkoušky modelový dokument k provozní evidenci ukazatelů a dat k odpadním vodám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5321,51 +5321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví pro potřebu zkoušky data a zadání pro výpočet poplatků za odběr a znečištění vod.</w:t>
+        <w:t>Autorizovaná osoba připraví pro potřebu zkoušky data a zadání pro výpočet poplatků za odběr a znečištění vod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5528,51 +5528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Příklady modelových situací: </w:t>
+        <w:t xml:space="preserve">Příklady modelových situací: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5588,51 +5588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Jaké postupy se používají k předúpravě průmyslových odpadních vod znečištěných těžkými kovy?</w:t>
+        <w:t>Jaké postupy se používají k předúpravě průmyslových odpadních vod znečištěných těžkými kovy?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5648,51 +5648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Jakým způsobem se zabezpečí provoz umístěný na volné ploše proti úniku zaolejovaných dešťových vod, které se shromažďují v záchytné jímce pod tímto provozem?</w:t>
+        <w:t>Jakým způsobem se zabezpečí provoz umístěný na volné ploše proti úniku zaolejovaných dešťových vod, které se shromažďují v záchytné jímce pod tímto provozem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5708,51 +5708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Jaká opatření se přijímají k zabránění úniku závadných látek ze skladů kapalných látek (např. ropných látek, tekutých odpadů, kapalných chemických látek, roztoků závadných látek)?</w:t>
+        <w:t>Jaká opatření se přijímají k zabránění úniku závadných látek ze skladů kapalných látek (např. ropných látek, tekutých odpadů, kapalných chemických látek, roztoků závadných látek)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5768,51 +5768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Jakými postupy se zabezpečí skládka odpadů před únikem průsakových vod?</w:t>
+        <w:t>Jakými postupy se zabezpečí skládka odpadů před únikem průsakových vod?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
+        <w:t>Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12195"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12195"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6743,51 +6743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6802,51 +6802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7043,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7315,51 +7315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, ochrany vod, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, systémů environmentálního managementu, odpadů, bezpečnosti práce apod. (přístup dálkový nebo materiály v tištěné podobě)</w:t>
+        <w:t>přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, ochrany vod, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, systémů environmentálního managementu, odpadů, bezpečnosti práce apod. (přístup dálkový nebo materiály v tištěné podobě)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7374,51 +7374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelové interní předpisy (provozní deníky, provozní řády, modelové formuláře k evidenci množství a znečištění vod)</w:t>
+        <w:t>modelové interní předpisy (provozní deníky, provozní řády, modelové formuláře k evidenci množství a znečištění vod)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7433,51 +7433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelový příklad protokolu o rozboru odpadních vod a modelový příklad povolení k vypouštění odpadních vod</w:t>
+        <w:t>modelový příklad protokolu o rozboru odpadních vod a modelový příklad povolení k vypouštění odpadních vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7492,51 +7492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelová data k výpočtu poplatků za odběr a znečištění vod</w:t>
+        <w:t>modelová data k výpočtu poplatků za odběr a znečištění vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7551,51 +7551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zadání modelových příkladů</w:t>
+        <w:t>zadání modelových příkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7610,51 +7610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení</w:t>
+        <w:t>prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7669,51 +7669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné prostory pro písemnou a ústní část zkoušky</w:t>
+        <w:t>vhodné prostory pro písemnou a ústní část zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7787,51 +7787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pracovní pomůcky</w:t>
+        <w:t>ochranné pracovní pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k internetu</w:t>
+        <w:t>přístup k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5615" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8141,51 +8141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8770,84 +8770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:47:17</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4438E734"/>
+    <w:nsid w:val="2AF9A54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8933,51 +8933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D69B92F"/>
+    <w:nsid w:val="6ADD537B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9063,51 +9063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51D2C486"/>
+    <w:nsid w:val="71D6D2A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9193,51 +9193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B4E3745"/>
+    <w:nsid w:val="384E8EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9323,51 +9323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3878104F"/>
+    <w:nsid w:val="462D0315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9453,51 +9453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7094F314"/>
+    <w:nsid w:val="72057A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9583,51 +9583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="70B3E744"/>
+    <w:nsid w:val="3C22AA7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9713,51 +9713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="08107553"/>
+    <w:nsid w:val="155D0219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>