--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DCE2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DCE2156" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DCE2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4344590D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4344590D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4344590D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2611,51 +2611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,84 +3184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 20.4.2026 6:05:51</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48638E85"/>
+    <w:nsid w:val="4C1009D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="053C7F0F"/>
+    <w:nsid w:val="2701591C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F559351"/>
+    <w:nsid w:val="50F7C441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E5CA5E1"/>
+    <w:nsid w:val="00CC37A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3737,51 +3737,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DA8F614"/>
+    <w:nsid w:val="6CB31D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>