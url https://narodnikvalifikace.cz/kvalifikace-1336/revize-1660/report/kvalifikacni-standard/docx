--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4344590D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4344590D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4344590D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CD1E759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CD1E759" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CD1E759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:50</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2611,51 +2611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:50</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,84 +3184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.5.2026 5:56:50</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C1009D1"/>
+    <w:nsid w:val="6EF7DC68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2701591C"/>
+    <w:nsid w:val="4B3784F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50F7C441"/>
+    <w:nsid w:val="49EE90C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00CC37A9"/>
+    <w:nsid w:val="3B1E6C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3737,51 +3737,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CB31D37"/>
+    <w:nsid w:val="4E75E2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>