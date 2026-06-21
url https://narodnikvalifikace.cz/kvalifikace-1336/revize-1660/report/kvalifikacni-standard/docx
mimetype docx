--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CD1E759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CD1E759" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CD1E759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19EC6F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19EC6F79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19EC6F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:44</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2611,51 +2611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:45</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,84 +3184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 31.5.2026 8:49:45</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EF7DC68"/>
+    <w:nsid w:val="219A8EB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B3784F6"/>
+    <w:nsid w:val="26053C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49EE90C0"/>
+    <w:nsid w:val="5757D415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B1E6C3C"/>
+    <w:nsid w:val="7DC50780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3737,51 +3737,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E75E2B8"/>
+    <w:nsid w:val="64525D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>