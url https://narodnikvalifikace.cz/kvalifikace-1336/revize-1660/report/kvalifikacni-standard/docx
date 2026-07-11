--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19EC6F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19EC6F79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19EC6F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E319BB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E319BB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E319BB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:22:12</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2611,51 +2611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:22:12</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,84 +3184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 21.6.2026 15:22:12</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="219A8EB8"/>
+    <w:nsid w:val="13E06573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26053C44"/>
+    <w:nsid w:val="4AA3740E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5757D415"/>
+    <w:nsid w:val="3B04D98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DC50780"/>
+    <w:nsid w:val="1A020C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3737,51 +3737,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64525D85"/>
+    <w:nsid w:val="4636BA94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>