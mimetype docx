--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E319BB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E319BB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E319BB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R743C0AF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR743C0AF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR743C0AF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:02:45</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2611,51 +2611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:02:45</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,84 +3184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.7.2026 22:02:45</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13E06573"/>
+    <w:nsid w:val="30774C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AA3740E"/>
+    <w:nsid w:val="5E02BCA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B04D98F"/>
+    <w:nsid w:val="7BB94458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A020C00"/>
+    <w:nsid w:val="2C6E26DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3737,51 +3737,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4636BA94"/>
+    <w:nsid w:val="7D900A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>