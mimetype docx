--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R743C0AF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR743C0AF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR743C0AF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R282C24A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR282C24A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR282C24A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:52:26</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2611,51 +2611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:52:26</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,84 +3184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 1.8.2026 10:52:26</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30774C1E"/>
+    <w:nsid w:val="1720A617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E02BCA6"/>
+    <w:nsid w:val="58A15569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BB94458"/>
+    <w:nsid w:val="1DE64E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C6E26DC"/>
+    <w:nsid w:val="6EEA6E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3737,51 +3737,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D900A40"/>
+    <w:nsid w:val="60A6A730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>