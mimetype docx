--- v6 (2026-08-21)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R282C24A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR282C24A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR282C24A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD93845E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD93845E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD93845E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:05</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2611,51 +2611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:05</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,84 +3184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 0:08:05</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1720A617"/>
+    <w:nsid w:val="1C51DFE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58A15569"/>
+    <w:nsid w:val="52C6553F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DE64E32"/>
+    <w:nsid w:val="2E269162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EEA6E2E"/>
+    <w:nsid w:val="58CF1F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3737,51 +3737,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="60A6A730"/>
+    <w:nsid w:val="09D88353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>