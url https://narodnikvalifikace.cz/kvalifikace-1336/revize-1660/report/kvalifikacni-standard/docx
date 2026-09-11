--- v7 (2026-08-21)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD93845E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD93845E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD93845E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48D4C9F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48D4C9F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48D4C9F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:15</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2611,51 +2611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Jaké preventivní postupy se v organizaci přijímají k předcházení znečištění životního prostředí závadnými látkami z dopravních prostředků?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:15</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,84 +3184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 22.8.2026 1:13:15</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C51DFE0"/>
+    <w:nsid w:val="69C6BD3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52C6553F"/>
+    <w:nsid w:val="6C4B2F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E269162"/>
+    <w:nsid w:val="31A9E7E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58CF1F9A"/>
+    <w:nsid w:val="7AEF009C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3737,51 +3737,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09D88353"/>
+    <w:nsid w:val="7F4DCFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>