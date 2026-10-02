--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71843543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71843543" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71843543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A8030E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A8030E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A8030E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:00</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:00</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:00</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:00</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:00</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:00</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:00</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 11.9.2026 6:18:00</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47F6E130"/>
+    <w:nsid w:val="55BC710A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50CF974F"/>
+    <w:nsid w:val="6712FE2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FB8B443"/>
+    <w:nsid w:val="1CF1D301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>