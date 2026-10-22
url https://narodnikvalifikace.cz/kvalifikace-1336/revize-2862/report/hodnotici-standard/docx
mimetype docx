--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A8030E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A8030E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A8030E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31D9A12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31D9A12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31D9A12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10138,255 +10138,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10519"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10534"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="10534"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10534"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10534"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="10534"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="10534"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povolení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="10534"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souhlas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="10534"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="10534"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjádření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="10534"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodoprávního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="10534"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úřadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="10534"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="10534"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="10534"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozdílů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10563,289 +10563,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11489"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="11489"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="11489"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11489"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorkovnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="11489"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="11489"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="11489"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="11489"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="11489"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="11489"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neprobíhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="11489"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="11489"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reálném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="11489"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="11489"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9432" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="11489"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11022,289 +11022,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12204"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12204"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12204"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12204"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="12204"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="12204"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="12204"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="12204"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="12204"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="12204"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="12204"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="12204"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="12204"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="12204"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrolní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="12204"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laboratoří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10550" w:y="12204"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10483" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11651,255 +11651,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13390"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13390"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakreslí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="13390"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schémata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="13390"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="13390"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="13390"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="13390"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="13390"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="13390"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="13390"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="13390"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="13390"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="13390"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13625"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12076,289 +12076,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14331"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14345"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="14345"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14345"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="14345"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="14345"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="14345"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="14345"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="14345"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="14345"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="14345"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="14345"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="14345"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="14345"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="14345"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="14345"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="14345"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12416,272 +12416,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15060"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="15060"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15060"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="15060"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="15060"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="15060"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="15060"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="15060"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="15060"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="15060"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="15060"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="15060"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="15060"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objemech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="15060"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9432" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="15060"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13076,323 +13076,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="2409"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="2409"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="2409"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="2409"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="2409"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="2409"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="2409"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="2409"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="2409"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="2409"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výpočet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="2409"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poplatků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="2409"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="2409"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="2409"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="2409"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="2409"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9950" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3206"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -14071,51 +14071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7421"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14584,51 +14584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, ochrany vod, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, systémů environmentálního managementu, odpadů, bezpečnosti práce apod. (přístup dálkový nebo materiály v tištěné podobě) čistírna odpadních vod</w:t>
+        <w:t>přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, ochrany vod, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, systémů environmentálního managementu, odpadů, bezpečnosti práce apod. (přístup dálkový nebo materiály v tištěné podobě) čistírna odpadních vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14643,51 +14643,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čistírna odpadních vod</w:t>
+        <w:t>čistírna odpadních vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14702,51 +14702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelové interní předpisy (provozní deníky, provozní řády, modelové formuláře k evidenci množství a znečištění vod)</w:t>
+        <w:t>modelové interní předpisy (provozní deníky, provozní řády, modelové formuláře k evidenci množství a znečištění vod)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14761,51 +14761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelový příklad protokolu o rozboru odpadních vod a modelový příklad povolení k vypouštění odpadních vod</w:t>
+        <w:t>modelový příklad protokolu o rozboru odpadních vod a modelový příklad povolení k vypouštění odpadních vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14820,51 +14820,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelová data k výpočtu poplatků za odběr a znečištění vod</w:t>
+        <w:t>modelová data k výpočtu poplatků za odběr a znečištění vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14879,51 +14879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zadání modelových příkladů - příklad vedení záznamů o spotřebách pomocných látek, objemech vody a provedených analýzách</w:t>
+        <w:t>zadání modelových příkladů - příklad vedení záznamů o spotřebách pomocných látek, objemech vody a provedených analýzách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14938,51 +14938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•manipulační řád</w:t>
+        <w:t>manipulační řád</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14997,51 +14997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•bezpečnostní předpisy zařízení, na kterém bude provedena zkouška</w:t>
+        <w:t>bezpečnostní předpisy zařízení, na kterém bude provedena zkouška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15056,51 +15056,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracovní listy ke školení pracovní skupiny</w:t>
+        <w:t>pracovní listy ke školení pracovní skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15115,51 +15115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formuláře provozního deníku ke školení pracovní skupin</w:t>
+        <w:t>formuláře provozního deníku ke školení pracovní skupin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15174,51 +15174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorkovnice na odběr vzorků vody</w:t>
+        <w:t>vzorkovnice na odběr vzorků vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15233,51 +15233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15292,51 +15292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC a přístup k internetu</w:t>
+        <w:t>PC a přístup k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15351,51 +15351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodný prostor (zkušební místnost) pro vykonání písemné části zkoušky</w:t>
+        <w:t>vhodný prostor (zkušební místnost) pro vykonání písemné části zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15410,51 +15410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pracovní prostředky</w:t>
+        <w:t>ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik zařízení pro ochranu vod, 2.10.2026 3:46:56</w:t>
+        <w:t>Technik zařízení pro ochranu vod, 22.10.2026 10:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55BC710A"/>
+    <w:nsid w:val="36B5CD56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6712FE2F"/>
+    <w:nsid w:val="00657E2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CF1D301"/>
+    <w:nsid w:val="0A0E1651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>