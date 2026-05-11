--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5789CC07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5789CC07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5789CC07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D3BF4E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D3BF4E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D3BF4E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 20.4.2026 7:48:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 20.4.2026 7:48:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 20.4.2026 7:48:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 20.4.2026 7:48:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 20.4.2026 7:48:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 20.4.2026 7:48:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 20.4.2026 7:48:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 20.4.2026 7:48:32</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FAF2082"/>
+    <w:nsid w:val="3BBCD7C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32289A1D"/>
+    <w:nsid w:val="7E758E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60A41566"/>
+    <w:nsid w:val="7E73F569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>