--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D3BF4E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D3BF4E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D3BF4E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BC303F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BC303F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BC303F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.5.2026 6:57:13</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BBCD7C8"/>
+    <w:nsid w:val="0ADBC8CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E758E41"/>
+    <w:nsid w:val="263F60FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E73F569"/>
+    <w:nsid w:val="392F5288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>