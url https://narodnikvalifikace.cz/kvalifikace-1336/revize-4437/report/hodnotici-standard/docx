--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BC303F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BC303F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BC303F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26535E18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26535E18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26535E18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 31.5.2026 8:57:06</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0ADBC8CC"/>
+    <w:nsid w:val="27949CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="263F60FA"/>
+    <w:nsid w:val="2114D4BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="392F5288"/>
+    <w:nsid w:val="5B9C9C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>