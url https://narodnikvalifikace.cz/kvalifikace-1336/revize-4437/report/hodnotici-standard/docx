--- v3 (2026-06-21)
+++ v4 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26535E18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26535E18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26535E18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F454924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F454924" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F454924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 16:58:50</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27949CC6"/>
+    <w:nsid w:val="5F1F9FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2114D4BF"/>
+    <w:nsid w:val="572E7937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B9C9C37"/>
+    <w:nsid w:val="3DD5C277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>