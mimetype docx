--- v4 (2026-06-21)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F454924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F454924" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F454924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25BDF5E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25BDF5E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25BDF5E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 21.6.2026 18:44:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F1F9FFE"/>
+    <w:nsid w:val="1D4FB438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="572E7937"/>
+    <w:nsid w:val="5229B9DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DD5C277"/>
+    <w:nsid w:val="728F4743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>