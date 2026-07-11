--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25BDF5E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25BDF5E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25BDF5E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B8CE06C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B8CE06C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B8CE06C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.7.2026 23:19:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D4FB438"/>
+    <w:nsid w:val="5F6F1FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5229B9DF"/>
+    <w:nsid w:val="59970ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="728F4743"/>
+    <w:nsid w:val="46ACB4A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>