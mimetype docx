--- v6 (2026-07-11)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B8CE06C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B8CE06C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B8CE06C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27AF1A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27AF1A95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27AF1A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 12.7.2026 0:30:46</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F6F1FD8"/>
+    <w:nsid w:val="1402D1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59970ADD"/>
+    <w:nsid w:val="3EEA572C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46ACB4A5"/>
+    <w:nsid w:val="21398628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>