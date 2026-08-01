--- v7 (2026-08-01)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27AF1A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27AF1A95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27AF1A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C9F959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C9F959" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C9F959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 12:27:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1402D1FF"/>
+    <w:nsid w:val="553B8C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EEA572C"/>
+    <w:nsid w:val="2B9A80D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21398628"/>
+    <w:nsid w:val="55C6F3CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>