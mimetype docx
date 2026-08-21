--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C9F959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C9F959" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C9F959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24404138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24404138" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24404138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 1.8.2026 14:05:22</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="553B8C43"/>
+    <w:nsid w:val="54A73624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B9A80D1"/>
+    <w:nsid w:val="4A3926CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55C6F3CA"/>
+    <w:nsid w:val="11188776"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>