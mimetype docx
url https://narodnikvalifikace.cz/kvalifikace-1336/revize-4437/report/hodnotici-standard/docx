--- v9 (2026-08-21)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24404138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24404138" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24404138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6803A79D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6803A79D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6803A79D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12716,51 +12716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14312,51 +14312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče činí 120 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,84 +16446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 1:13:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54A73624"/>
+    <w:nsid w:val="227EBAF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16609,51 +16609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A3926CA"/>
+    <w:nsid w:val="32983D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16739,51 +16739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11188776"/>
+    <w:nsid w:val="395CF64F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>