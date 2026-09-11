--- v7 (2026-08-20)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D1CEFA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D1CEFA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D1CEFA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E3606B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E3606B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E3606B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 21.8.2026 1:56:40</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 11.9.2026 8:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9314,51 +9314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 21.8.2026 1:56:40</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 11.9.2026 8:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9906,51 +9906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 21.8.2026 1:56:40</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 11.9.2026 8:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10479,51 +10479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 21.8.2026 1:56:40</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 11.9.2026 8:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>