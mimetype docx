--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E3606B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E3606B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E3606B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B50DBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B50DBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B50DBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 11.9.2026 8:10:06</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9314,51 +9314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 11.9.2026 8:10:06</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9906,51 +9906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 11.9.2026 8:10:06</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10479,51 +10479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 11.9.2026 8:10:06</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>