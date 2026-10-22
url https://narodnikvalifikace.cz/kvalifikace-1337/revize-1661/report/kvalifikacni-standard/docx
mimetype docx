--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B50DBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B50DBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B50DBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D85998A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D85998A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D85998A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.10.2026 3:51:07</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 22.10.2026 9:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3931,255 +3931,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6804"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6819"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="6819"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6819"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="6819"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="6819"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="6819"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="6819"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="6819"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="6819"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="6819"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="6819"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="6819"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="6819"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="6819"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4407,323 +4407,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7755"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7769"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="7769"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7769"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="7769"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="7769"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="7769"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="7769"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="7769"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="7769"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="7769"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="7769"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="7769"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="7769"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="7769"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="7769"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="7769"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyřazených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="7769"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="7769"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>označených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5002,119 +5002,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8479"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8479"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8479"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="8479"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="8479"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>katalog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="8479"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5257,272 +5257,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9199"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="9199"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9199"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="9199"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="9199"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="9199"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="9199"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="9199"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="9199"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="9199"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="9199"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="9199"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nelegované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="9199"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oceli,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="9199"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>legované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="9199"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10022" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oceli,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5869,255 +5869,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10150"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="10150"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10150"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10150"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="10150"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="10150"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="10150"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="10150"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="10150"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="10150"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištěný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="10150"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="10150"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="10150"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textilem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="10150"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sklem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6260,255 +6260,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="10870"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10870"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="10870"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoduché</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="10870"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="10870"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="10870"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="10870"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="10870"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="10870"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="10870"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="10870"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mohl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="10870"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>separovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11100"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7025,255 +7025,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12036"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12051"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12051"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12051"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12051"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použije</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="12051"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="12051"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="12051"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="12051"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="12051"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="12051"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="12051"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="12051"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="12051"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="12051"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7560" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12286"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7433,442 +7433,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12756"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12771"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12771"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12771"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12771"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="12771"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="12771"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="12771"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štítky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="12771"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="12771"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>označení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="12771"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="12771"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obalu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="12771"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="12771"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="12771"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13020"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13020"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="13020"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štítky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="13020"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="13020"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="13020"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="13020"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="13020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadanými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="13020"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="13020"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastnostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13255"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8028,272 +8028,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13740"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="13740"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13740"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="13740"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="13740"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="13740"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="13740"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="13740"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neúplné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="13740"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidenční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="13740"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="13740"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7032" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="13740"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="13740"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="13740"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10358" w:y="13740"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10291" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13971"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8555,272 +8555,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14691"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="14691"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="14691"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="14691"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="14691"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="14691"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="14691"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="14691"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="14691"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="14691"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="14691"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="14691"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>QMS,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="14691"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přijatého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="14691"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9065,300 +9065,300 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15627"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15641"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="15641"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="15641"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="15641"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="15641"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="15641"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="15641"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="15641"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="15641"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="15641"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="15641"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="15641"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>QMS,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="15641"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přijatého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="15641"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.10.2026 3:51:07</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 22.10.2026 9:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9725,232 +9725,232 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2860"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="2874"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="2874"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="2874"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="2874"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2874"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="2874"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="2874"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="2874"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.10.2026 3:51:07</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 22.10.2026 9:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10479,51 +10479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.10.2026 3:51:07</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 22.10.2026 9:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>