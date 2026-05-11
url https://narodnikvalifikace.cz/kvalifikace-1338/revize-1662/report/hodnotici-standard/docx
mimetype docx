--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R636178C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR636178C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR636178C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2971573D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2971573D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2971573D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 20.4.2026 6:15:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 20.4.2026 6:15:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 20.4.2026 6:15:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 20.4.2026 6:15:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 20.4.2026 6:15:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 20.4.2026 6:15:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6954,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 20.4.2026 6:15:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7583,84 +7583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 20.4.2026 6:15:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44997E17"/>
+    <w:nsid w:val="01C155B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7746,51 +7746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C794A45"/>
+    <w:nsid w:val="5ECDEE75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7876,51 +7876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7134E92B"/>
+    <w:nsid w:val="0F2D3CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8006,51 +8006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76AE58C1"/>
+    <w:nsid w:val="050C9438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8136,51 +8136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="488B4C12"/>
+    <w:nsid w:val="6E460059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8266,51 +8266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30880DF0"/>
+    <w:nsid w:val="1E0965DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>