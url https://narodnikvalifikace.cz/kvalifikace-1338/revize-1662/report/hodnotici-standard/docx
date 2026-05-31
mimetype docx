--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2971573D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2971573D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2971573D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19D8E414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19D8E414" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19D8E414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6954,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7583,84 +7583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.5.2026 6:56:54</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01C155B5"/>
+    <w:nsid w:val="60E15276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7746,51 +7746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ECDEE75"/>
+    <w:nsid w:val="23752F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7876,51 +7876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F2D3CCB"/>
+    <w:nsid w:val="501711A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8006,51 +8006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="050C9438"/>
+    <w:nsid w:val="69B08E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8136,51 +8136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E460059"/>
+    <w:nsid w:val="2D2E8213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8266,51 +8266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1E0965DE"/>
+    <w:nsid w:val="74055141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>