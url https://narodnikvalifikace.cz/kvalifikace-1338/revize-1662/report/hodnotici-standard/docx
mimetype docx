--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19D8E414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19D8E414" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19D8E414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BFA64EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BFA64EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BFA64EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6954,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7583,84 +7583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 31.5.2026 8:53:45</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60E15276"/>
+    <w:nsid w:val="5E8178E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7746,51 +7746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23752F02"/>
+    <w:nsid w:val="58EF14D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7876,51 +7876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="501711A5"/>
+    <w:nsid w:val="452274A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8006,51 +8006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="69B08E3F"/>
+    <w:nsid w:val="16017C3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8136,51 +8136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D2E8213"/>
+    <w:nsid w:val="48F997E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8266,51 +8266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74055141"/>
+    <w:nsid w:val="1FA22439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>