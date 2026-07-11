--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BFA64EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BFA64EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BFA64EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6601F53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6601F53D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6601F53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6954,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7583,84 +7583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 21.6.2026 15:23:10</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E8178E5"/>
+    <w:nsid w:val="170222AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7746,51 +7746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58EF14D0"/>
+    <w:nsid w:val="58DC27ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7876,51 +7876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="452274A4"/>
+    <w:nsid w:val="09A2BF68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8006,51 +8006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16017C3F"/>
+    <w:nsid w:val="79E3FDC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8136,51 +8136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48F997E5"/>
+    <w:nsid w:val="6D52EB27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8266,51 +8266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1FA22439"/>
+    <w:nsid w:val="0773E161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>