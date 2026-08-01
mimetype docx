--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6601F53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6601F53D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6601F53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1901ED00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1901ED00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1901ED00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6954,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7583,84 +7583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 11.7.2026 22:03:34</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="170222AF"/>
+    <w:nsid w:val="1CC066E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7746,51 +7746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58DC27ED"/>
+    <w:nsid w:val="731BC6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7876,51 +7876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09A2BF68"/>
+    <w:nsid w:val="5739D7B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8006,51 +8006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79E3FDC0"/>
+    <w:nsid w:val="4AA6A1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8136,51 +8136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D52EB27"/>
+    <w:nsid w:val="26333FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8266,51 +8266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0773E161"/>
+    <w:nsid w:val="7366D518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>