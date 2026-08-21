--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1901ED00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1901ED00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1901ED00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BCF5428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BCF5428" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BCF5428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 22.8.2026 0:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 22.8.2026 0:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 22.8.2026 0:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 22.8.2026 0:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 22.8.2026 0:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 22.8.2026 0:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6954,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 22.8.2026 0:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7583,84 +7583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 1.8.2026 10:53:18</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 22.8.2026 0:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CC066E3"/>
+    <w:nsid w:val="27363AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7746,51 +7746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="731BC6B0"/>
+    <w:nsid w:val="46410D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7876,51 +7876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5739D7B0"/>
+    <w:nsid w:val="7F59E0C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8006,51 +8006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4AA6A1FF"/>
+    <w:nsid w:val="1B04EEEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8136,51 +8136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26333FA8"/>
+    <w:nsid w:val="1B4F8647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8266,51 +8266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7366D518"/>
+    <w:nsid w:val="17652805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>