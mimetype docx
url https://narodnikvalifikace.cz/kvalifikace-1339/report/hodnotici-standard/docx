--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24EAB2D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24EAB2D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24EAB2D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53F2F2FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53F2F2FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53F2F2FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 16.4.2026 22:54:46</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 16.4.2026 22:54:46</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 16.4.2026 22:54:46</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 16.4.2026 22:54:46</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 16.4.2026 22:54:46</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 16.4.2026 22:54:46</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 16.4.2026 22:54:46</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 16.4.2026 22:54:46</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FA80D3E"/>
+    <w:nsid w:val="2F3A8139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11B948E8"/>
+    <w:nsid w:val="6817DCAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20403E4E"/>
+    <w:nsid w:val="2A4ABE02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37AC694D"/>
+    <w:nsid w:val="13562EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="019D695C"/>
+    <w:nsid w:val="27DC1A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="176A8312"/>
+    <w:nsid w:val="59A54D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>