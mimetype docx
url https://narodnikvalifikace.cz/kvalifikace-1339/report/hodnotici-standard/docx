--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53F2F2FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53F2F2FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53F2F2FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65D05DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65D05DD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65D05DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 7.5.2026 16:06:40</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F3A8139"/>
+    <w:nsid w:val="11583E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6817DCAD"/>
+    <w:nsid w:val="687CEF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A4ABE02"/>
+    <w:nsid w:val="7BFD3134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13562EBD"/>
+    <w:nsid w:val="34E01134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27DC1A30"/>
+    <w:nsid w:val="0F5A62D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="59A54D2E"/>
+    <w:nsid w:val="0A606981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>