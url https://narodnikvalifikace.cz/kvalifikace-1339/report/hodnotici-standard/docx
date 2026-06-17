--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65D05DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65D05DD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65D05DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31DB8DF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31DB8DF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31DB8DF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 28.5.2026 2:06:15</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11583E15"/>
+    <w:nsid w:val="09105622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="687CEF9A"/>
+    <w:nsid w:val="71A69D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BFD3134"/>
+    <w:nsid w:val="26F0F9FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34E01134"/>
+    <w:nsid w:val="6CF72B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F5A62D1"/>
+    <w:nsid w:val="24C8A9B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A606981"/>
+    <w:nsid w:val="09EA855F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>