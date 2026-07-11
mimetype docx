--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31DB8DF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31DB8DF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31DB8DF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB2773F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB2773F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB2773F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 17.6.2026 9:36:02</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09105622"/>
+    <w:nsid w:val="0F4971D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71A69D68"/>
+    <w:nsid w:val="088CC6A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26F0F9FF"/>
+    <w:nsid w:val="314ED7EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CF72B25"/>
+    <w:nsid w:val="577D16C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24C8A9B5"/>
+    <w:nsid w:val="1FCACC9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="09EA855F"/>
+    <w:nsid w:val="76250681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>