--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB2773F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB2773F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB2773F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA4B561B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA4B561B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA4B561B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.7.2026 2:18:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F4971D6"/>
+    <w:nsid w:val="41B17692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="088CC6A4"/>
+    <w:nsid w:val="0802EA78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="314ED7EB"/>
+    <w:nsid w:val="44D24816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="577D16C0"/>
+    <w:nsid w:val="67B489E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FCACC9E"/>
+    <w:nsid w:val="51E5E203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="76250681"/>
+    <w:nsid w:val="13A38617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>