--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA4B561B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA4B561B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA4B561B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3925C12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3925C12F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3925C12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:10</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:11</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:11</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 11:24:11</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41B17692"/>
+    <w:nsid w:val="291783A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0802EA78"/>
+    <w:nsid w:val="3BDB2CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44D24816"/>
+    <w:nsid w:val="5907EDFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67B489E3"/>
+    <w:nsid w:val="7A5EE45E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51E5E203"/>
+    <w:nsid w:val="667FB64D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="13A38617"/>
+    <w:nsid w:val="1675613B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>