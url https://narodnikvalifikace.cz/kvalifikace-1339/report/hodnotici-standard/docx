--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3925C12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3925C12F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3925C12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38F89CB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38F89CB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38F89CB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 31.7.2026 12:56:35</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="291783A8"/>
+    <w:nsid w:val="0F33A666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BDB2CCD"/>
+    <w:nsid w:val="401C7338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5907EDFB"/>
+    <w:nsid w:val="2FDA56F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A5EE45E"/>
+    <w:nsid w:val="75851925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="667FB64D"/>
+    <w:nsid w:val="2A0DAFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1675613B"/>
+    <w:nsid w:val="5F798F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>