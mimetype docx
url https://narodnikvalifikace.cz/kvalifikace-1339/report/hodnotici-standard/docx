--- v7 (2026-08-20)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38F89CB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38F89CB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38F89CB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R216E1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR216E1311" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR216E1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 20.8.2026 20:50:58</w:t>
+        <w:t>Pracovník/pracovnice zařízení pro ochranu vod, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F33A666"/>
+    <w:nsid w:val="176F0A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="401C7338"/>
+    <w:nsid w:val="0784A01D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FDA56F1"/>
+    <w:nsid w:val="531DE542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75851925"/>
+    <w:nsid w:val="0367CE54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A0DAFB3"/>
+    <w:nsid w:val="04EBD80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5F798F73"/>
+    <w:nsid w:val="4773EB07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>