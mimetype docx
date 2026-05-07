--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R150F27CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR150F27CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR150F27CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5785A8D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5785A8D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5785A8D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:55</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:55</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:55</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3139,51 +3139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:55</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5147,51 +5147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:56</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6064,51 +6064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:56</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,51 +7103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:56</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7676,84 +7676,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:56</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18084E53"/>
+    <w:nsid w:val="3F238B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7839,51 +7839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D0E0CD2"/>
+    <w:nsid w:val="51D7C8B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7969,51 +7969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FB4B6E0"/>
+    <w:nsid w:val="7B1586A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8099,51 +8099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="190B83BE"/>
+    <w:nsid w:val="6A43E279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8229,51 +8229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31E523AC"/>
+    <w:nsid w:val="17402547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8359,51 +8359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C1C1CA5"/>
+    <w:nsid w:val="0E641C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8489,51 +8489,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="394CC9B6"/>
+    <w:nsid w:val="39272800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8619,51 +8619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="59AD7892"/>
+    <w:nsid w:val="4C865CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>