--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5785A8D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5785A8D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5785A8D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63EBEDA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63EBEDA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63EBEDA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3139,51 +3139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5147,51 +5147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6064,51 +6064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,51 +7103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7676,84 +7676,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F238B3C"/>
+    <w:nsid w:val="3B1CB4E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7839,51 +7839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51D7C8B9"/>
+    <w:nsid w:val="59604CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7969,51 +7969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B1586A6"/>
+    <w:nsid w:val="219E40EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8099,51 +8099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A43E279"/>
+    <w:nsid w:val="4D4525C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8229,51 +8229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17402547"/>
+    <w:nsid w:val="414D7E51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8359,51 +8359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E641C27"/>
+    <w:nsid w:val="4290351A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8489,51 +8489,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="39272800"/>
+    <w:nsid w:val="062F1ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8619,51 +8619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4C865CC3"/>
+    <w:nsid w:val="1CB160F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>