--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63EBEDA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63EBEDA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63EBEDA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A5A588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A5A588E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A5A588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3139,51 +3139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5147,51 +5147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6064,51 +6064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,51 +7103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7676,84 +7676,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:04</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B1CB4E4"/>
+    <w:nsid w:val="15415557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7839,51 +7839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59604CCB"/>
+    <w:nsid w:val="5EF31A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7969,51 +7969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="219E40EF"/>
+    <w:nsid w:val="5C3E6E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8099,51 +8099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D4525C6"/>
+    <w:nsid w:val="6B3DC5C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8229,51 +8229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="414D7E51"/>
+    <w:nsid w:val="7CA87EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8359,51 +8359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4290351A"/>
+    <w:nsid w:val="7CB2DE82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8489,51 +8489,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="062F1ABE"/>
+    <w:nsid w:val="0778D375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8619,51 +8619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1CB160F7"/>
+    <w:nsid w:val="057572A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>