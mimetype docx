--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A5A588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A5A588E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A5A588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CAD3EB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CAD3EB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CAD3EB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3139,51 +3139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5147,51 +5147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6064,51 +6064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,51 +7103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7676,84 +7676,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15415557"/>
+    <w:nsid w:val="02CE7556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7839,51 +7839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EF31A1B"/>
+    <w:nsid w:val="70A5E190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7969,51 +7969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C3E6E37"/>
+    <w:nsid w:val="5B775BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8099,51 +8099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B3DC5C0"/>
+    <w:nsid w:val="2ACED4DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8229,51 +8229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CA87EC2"/>
+    <w:nsid w:val="3FA48CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8359,51 +8359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7CB2DE82"/>
+    <w:nsid w:val="37DE657B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8489,51 +8489,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0778D375"/>
+    <w:nsid w:val="56C47F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8619,51 +8619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="057572A2"/>
+    <w:nsid w:val="2EB59AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>