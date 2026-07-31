--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CAD3EB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CAD3EB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CAD3EB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R176166BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR176166BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR176166BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3139,51 +3139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5147,51 +5147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6064,51 +6064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,51 +7103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7676,84 +7676,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:43:08</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02CE7556"/>
+    <w:nsid w:val="32E87075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7839,51 +7839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70A5E190"/>
+    <w:nsid w:val="715DFB74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7969,51 +7969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B775BCE"/>
+    <w:nsid w:val="02B3943C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8099,51 +8099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2ACED4DC"/>
+    <w:nsid w:val="794BF2C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8229,51 +8229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FA48CE3"/>
+    <w:nsid w:val="30A5723C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8359,51 +8359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="37DE657B"/>
+    <w:nsid w:val="4E0187DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8489,51 +8489,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="56C47F74"/>
+    <w:nsid w:val="7BC6CEE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8619,51 +8619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2EB59AD5"/>
+    <w:nsid w:val="49DF2A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>