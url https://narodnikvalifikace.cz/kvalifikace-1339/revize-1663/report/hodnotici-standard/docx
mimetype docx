--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R176166BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR176166BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR176166BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57A664F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57A664F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57A664F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3139,51 +3139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5147,51 +5147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6064,51 +6064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,51 +7103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7676,84 +7676,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 17:40:38</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32E87075"/>
+    <w:nsid w:val="44AD2E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7839,51 +7839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="715DFB74"/>
+    <w:nsid w:val="5BC08380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7969,51 +7969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02B3943C"/>
+    <w:nsid w:val="40B94F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8099,51 +8099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="794BF2C1"/>
+    <w:nsid w:val="5E44D5F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8229,51 +8229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30A5723C"/>
+    <w:nsid w:val="32D8D1D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8359,51 +8359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E0187DC"/>
+    <w:nsid w:val="20EAEDDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8489,51 +8489,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7BC6CEE8"/>
+    <w:nsid w:val="20B5DB05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8619,51 +8619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="49DF2A0C"/>
+    <w:nsid w:val="07455002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>