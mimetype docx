--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57A664F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57A664F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57A664F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DA9B3FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DA9B3FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DA9B3FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3139,51 +3139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5147,51 +5147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6064,51 +6064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,51 +7103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7676,84 +7676,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 20:49:24</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44AD2E6E"/>
+    <w:nsid w:val="1D065B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7839,51 +7839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BC08380"/>
+    <w:nsid w:val="5E833461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7969,51 +7969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40B94F78"/>
+    <w:nsid w:val="630F0D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8099,51 +8099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E44D5F8"/>
+    <w:nsid w:val="608D41A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8229,51 +8229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32D8D1D1"/>
+    <w:nsid w:val="592D08B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8359,51 +8359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="20EAEDDD"/>
+    <w:nsid w:val="02EDB6C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8489,51 +8489,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="20B5DB05"/>
+    <w:nsid w:val="24322A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8619,51 +8619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="07455002"/>
+    <w:nsid w:val="088AA3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>