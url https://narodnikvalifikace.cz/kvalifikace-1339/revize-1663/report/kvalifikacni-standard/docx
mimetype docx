--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F336C4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F336C4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F336C4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R612F3B93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR612F3B93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR612F3B93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:55</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2481,51 +2481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:55</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3054,84 +3054,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 3:24:55</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A4B076F"/>
+    <w:nsid w:val="62FF607B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3217,51 +3217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06B03CAD"/>
+    <w:nsid w:val="2864B535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52159241"/>
+    <w:nsid w:val="725E7A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75F57DAE"/>
+    <w:nsid w:val="7DA4B34A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F8D3A94"/>
+    <w:nsid w:val="09E5FF8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>