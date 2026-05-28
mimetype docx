--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R612F3B93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR612F3B93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR612F3B93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B3713A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B3713A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B3713A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2481,51 +2481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3054,84 +3054,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:06:16</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62FF607B"/>
+    <w:nsid w:val="1ECCFAC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3217,51 +3217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2864B535"/>
+    <w:nsid w:val="0FDBD004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="725E7A4C"/>
+    <w:nsid w:val="4FC11760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DA4B34A"/>
+    <w:nsid w:val="1298D7EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09E5FF8B"/>
+    <w:nsid w:val="0256BE2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>