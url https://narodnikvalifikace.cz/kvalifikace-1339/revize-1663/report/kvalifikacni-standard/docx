--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B3713A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B3713A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B3713A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R512A9B2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR512A9B2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR512A9B2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:03</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2481,51 +2481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:03</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3054,84 +3054,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 2:05:03</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1ECCFAC6"/>
+    <w:nsid w:val="62A799F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3217,51 +3217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FDBD004"/>
+    <w:nsid w:val="734132F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FC11760"/>
+    <w:nsid w:val="355DF466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1298D7EC"/>
+    <w:nsid w:val="3B579FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0256BE2B"/>
+    <w:nsid w:val="602B9E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>