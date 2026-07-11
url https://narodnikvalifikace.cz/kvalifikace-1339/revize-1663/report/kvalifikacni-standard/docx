--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R512A9B2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR512A9B2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR512A9B2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DE22432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DE22432" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DE22432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:46</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2481,51 +2481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:46</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3054,84 +3054,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 12:33:46</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62A799F9"/>
+    <w:nsid w:val="18B8B687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3217,51 +3217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="734132F2"/>
+    <w:nsid w:val="32F7AA80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="355DF466"/>
+    <w:nsid w:val="0D5D7BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B579FE0"/>
+    <w:nsid w:val="3383F491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="602B9E02"/>
+    <w:nsid w:val="7FB16BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>