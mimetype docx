--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DE22432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DE22432" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DE22432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70DDBFE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70DDBFE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70DDBFE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:44:11</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 16:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2481,51 +2481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:44:11</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 16:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3054,84 +3054,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:44:11</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 16:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18B8B687"/>
+    <w:nsid w:val="4AD7307A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3217,51 +3217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F7AA80"/>
+    <w:nsid w:val="106F9A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D5D7BD2"/>
+    <w:nsid w:val="620544F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3383F491"/>
+    <w:nsid w:val="6F6004CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FB16BEC"/>
+    <w:nsid w:val="4E799C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>