--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70DDBFE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70DDBFE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70DDBFE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75D5826A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75D5826A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75D5826A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 16:09:53</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 22:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2481,51 +2481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 16:09:53</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 22:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3054,84 +3054,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 16:09:53</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 22:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AD7307A"/>
+    <w:nsid w:val="73B8C897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3217,51 +3217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="106F9A1A"/>
+    <w:nsid w:val="7CA3D191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="620544F6"/>
+    <w:nsid w:val="10685467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F6004CA"/>
+    <w:nsid w:val="3705CAF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E799C02"/>
+    <w:nsid w:val="4FA9F363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>