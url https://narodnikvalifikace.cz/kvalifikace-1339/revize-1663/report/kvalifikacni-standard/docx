--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75D5826A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75D5826A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75D5826A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49A7784D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49A7784D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49A7784D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 22:46:29</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 23:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2481,51 +2481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 22:46:29</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 23:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3054,84 +3054,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 22:46:29</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 20.8.2026 23:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73B8C897"/>
+    <w:nsid w:val="31526B04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3217,51 +3217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CA3D191"/>
+    <w:nsid w:val="630E2B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3347,51 +3347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10685467"/>
+    <w:nsid w:val="65F557EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3477,51 +3477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3705CAF2"/>
+    <w:nsid w:val="46C4B7EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3607,51 +3607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4FA9F363"/>
+    <w:nsid w:val="1771F6DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>