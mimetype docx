--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54733DC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54733DC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54733DC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56965B0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56965B0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56965B0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 6:00:30</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 6:00:30</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 6:00:30</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 6:00:30</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 6:00:30</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 6:00:30</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 6:00:30</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.4.2026 6:00:30</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="514CAFC8"/>
+    <w:nsid w:val="7D3294EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33231AF6"/>
+    <w:nsid w:val="38E46C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="170D1507"/>
+    <w:nsid w:val="616EFEE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="319411CB"/>
+    <w:nsid w:val="519018AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="054BF4C1"/>
+    <w:nsid w:val="106195E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2083577D"/>
+    <w:nsid w:val="5826BEB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>