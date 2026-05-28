--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56965B0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56965B0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56965B0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RACDA6C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRACDA6C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRACDA6C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 7.5.2026 20:08:13</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D3294EB"/>
+    <w:nsid w:val="38BF1C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38E46C20"/>
+    <w:nsid w:val="7DC65876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="616EFEE3"/>
+    <w:nsid w:val="1F62611A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="519018AA"/>
+    <w:nsid w:val="014BFD05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="106195E6"/>
+    <w:nsid w:val="79C40F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5826BEB7"/>
+    <w:nsid w:val="0BFB3257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>