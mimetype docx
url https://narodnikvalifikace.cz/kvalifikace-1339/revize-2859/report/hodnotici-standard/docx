--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RACDA6C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRACDA6C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRACDA6C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R539085EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR539085EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR539085EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 28.5.2026 3:20:48</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38BF1C6C"/>
+    <w:nsid w:val="7EE83310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DC65876"/>
+    <w:nsid w:val="62F2F258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F62611A"/>
+    <w:nsid w:val="59F4C92F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="014BFD05"/>
+    <w:nsid w:val="5BB6E056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79C40F31"/>
+    <w:nsid w:val="2D9B5632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0BFB3257"/>
+    <w:nsid w:val="20F4A3CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>