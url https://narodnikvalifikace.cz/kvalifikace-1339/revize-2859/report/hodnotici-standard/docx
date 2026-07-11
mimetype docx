--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R539085EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR539085EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR539085EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3943BD35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3943BD35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3943BD35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 17.6.2026 13:07:47</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7EE83310"/>
+    <w:nsid w:val="728BC910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62F2F258"/>
+    <w:nsid w:val="7522B415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59F4C92F"/>
+    <w:nsid w:val="4F860244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BB6E056"/>
+    <w:nsid w:val="2F67BA9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D9B5632"/>
+    <w:nsid w:val="1F0574AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="20F4A3CF"/>
+    <w:nsid w:val="3637F41C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>