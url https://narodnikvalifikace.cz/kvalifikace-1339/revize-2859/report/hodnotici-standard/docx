--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3943BD35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3943BD35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3943BD35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BB4A8AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BB4A8AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BB4A8AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 4:56:31</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="728BC910"/>
+    <w:nsid w:val="08BA589A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7522B415"/>
+    <w:nsid w:val="41B5D54E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F860244"/>
+    <w:nsid w:val="32C0C9EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F67BA9A"/>
+    <w:nsid w:val="304FE46E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F0574AE"/>
+    <w:nsid w:val="5185B661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3637F41C"/>
+    <w:nsid w:val="4F00F237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>