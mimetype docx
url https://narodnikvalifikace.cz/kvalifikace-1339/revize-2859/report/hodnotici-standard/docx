--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BB4A8AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BB4A8AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BB4A8AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A4B8AF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A4B8AF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A4B8AF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:50</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 11.7.2026 6:24:51</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08BA589A"/>
+    <w:nsid w:val="2DF30401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41B5D54E"/>
+    <w:nsid w:val="2938C7E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32C0C9EF"/>
+    <w:nsid w:val="414F84FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="304FE46E"/>
+    <w:nsid w:val="6CD8FE53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5185B661"/>
+    <w:nsid w:val="7B9C2087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F00F237"/>
+    <w:nsid w:val="3CC8C958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>