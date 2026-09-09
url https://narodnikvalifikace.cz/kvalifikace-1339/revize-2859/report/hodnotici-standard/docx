--- v6 (2026-07-31)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A4B8AF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A4B8AF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A4B8AF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A766609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A766609" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A766609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Autorizovaná osoba připraví soubor doporučených osobních ochranných prostředků k ochraně dýchacích orgánů, očí, rukou a ostatních částí těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6621,51 +6621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7834,51 +7834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování je součástí způsobů ověřování kritérií hodnocení a celkově činí 90 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8519,84 +8519,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu vod, 31.7.2026 14:46:27</w:t>
+        <w:t>Pracovník zařízení pro ochranu vod, 9.9.2026 23:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DF30401"/>
+    <w:nsid w:val="48E20E06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8682,51 +8682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2938C7E5"/>
+    <w:nsid w:val="640E66CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8812,51 +8812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="414F84FC"/>
+    <w:nsid w:val="4FE1BB04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CD8FE53"/>
+    <w:nsid w:val="2CA982BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B9C2087"/>
+    <w:nsid w:val="07247A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3CC8C958"/>
+    <w:nsid w:val="3C82DF88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>