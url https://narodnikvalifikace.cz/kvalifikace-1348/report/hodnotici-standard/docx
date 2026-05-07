--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55FAD6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55FAD6F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55FAD6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DC1E399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DC1E399" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DC1E399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.4.2026 1:56:26</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E370F93"/>
+    <w:nsid w:val="421A6531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08267335"/>
+    <w:nsid w:val="70CBE9A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A894E30"/>
+    <w:nsid w:val="15E310F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="398254D5"/>
+    <w:nsid w:val="6A68B4DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5430C61F"/>
+    <w:nsid w:val="5BFC0CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E1F96D5"/>
+    <w:nsid w:val="1F7DF128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>