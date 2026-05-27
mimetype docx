--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DC1E399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DC1E399" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DC1E399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41ECFDF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41ECFDF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41ECFDF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.5.2026 16:08:11</w:t>
+        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="421A6531"/>
+    <w:nsid w:val="5C3BE18C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70CBE9A8"/>
+    <w:nsid w:val="4774613C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15E310F2"/>
+    <w:nsid w:val="1443CDFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A68B4DC"/>
+    <w:nsid w:val="20122ED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BFC0CD4"/>
+    <w:nsid w:val="3DBA2C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F7DF128"/>
+    <w:nsid w:val="6E13B7CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>