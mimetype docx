--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41ECFDF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41ECFDF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41ECFDF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18AB3506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18AB3506" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18AB3506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 28.5.2026 0:13:01</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C3BE18C"/>
+    <w:nsid w:val="38A5529A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4774613C"/>
+    <w:nsid w:val="4BD5FE7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1443CDFD"/>
+    <w:nsid w:val="11E51AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20122ED7"/>
+    <w:nsid w:val="326F0BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DBA2C94"/>
+    <w:nsid w:val="7E3366E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E13B7CB"/>
+    <w:nsid w:val="4D41C9A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>