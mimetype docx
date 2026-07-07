--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18AB3506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18AB3506" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18AB3506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF75A0FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF75A0FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF75A0FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,63 +204,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stavebnictví, geodézie a kartografie (kód: 36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -803,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1750,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 9:16:20</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38A5529A"/>
+    <w:nsid w:val="61BBCFFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BD5FE7D"/>
+    <w:nsid w:val="14091A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11E51AA4"/>
+    <w:nsid w:val="3FF5A154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="326F0BEA"/>
+    <w:nsid w:val="1ADD025D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E3366E0"/>
+    <w:nsid w:val="31AE7B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D41C9A6"/>
+    <w:nsid w:val="1A991726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>