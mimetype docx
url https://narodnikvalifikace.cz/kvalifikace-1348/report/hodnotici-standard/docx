--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF75A0FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF75A0FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF75A0FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R228DDEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR228DDEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR228DDEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1750,51 +1750,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3027,51 +3027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4302,51 +4302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6663,51 +6663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7722,51 +7722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10374,51 +10374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10604,51 +10604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11121,84 +11121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 12:24:53</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61BBCFFC"/>
+    <w:nsid w:val="5B83C9B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11284,51 +11284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14091A9B"/>
+    <w:nsid w:val="42CE39B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11414,51 +11414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FF5A154"/>
+    <w:nsid w:val="1B6225EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11544,51 +11544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1ADD025D"/>
+    <w:nsid w:val="20DBBBD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11674,51 +11674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31AE7B4F"/>
+    <w:nsid w:val="1749036F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11804,51 +11804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1A991726"/>
+    <w:nsid w:val="2BB7D340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>