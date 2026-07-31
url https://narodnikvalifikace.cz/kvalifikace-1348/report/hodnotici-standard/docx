--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R228DDEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR228DDEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR228DDEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R388172F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR388172F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR388172F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1750,51 +1750,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3027,51 +3027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4302,51 +4302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6663,51 +6663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7722,51 +7722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10374,51 +10374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10604,51 +10604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11121,84 +11121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 13:44:18</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B83C9B9"/>
+    <w:nsid w:val="4DCDDFE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11284,51 +11284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42CE39B9"/>
+    <w:nsid w:val="2141926B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11414,51 +11414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B6225EA"/>
+    <w:nsid w:val="3E8E3623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11544,51 +11544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20DBBBD5"/>
+    <w:nsid w:val="4E11D891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11674,51 +11674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1749036F"/>
+    <w:nsid w:val="0341CFD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11804,51 +11804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2BB7D340"/>
+    <w:nsid w:val="291EE916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>