--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R388172F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR388172F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR388172F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40DEE1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40DEE1C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40DEE1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1750,51 +1750,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3027,51 +3027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4302,51 +4302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6663,51 +6663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7722,51 +7722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10374,51 +10374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10604,51 +10604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11121,84 +11121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 9:54:22</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DCDDFE9"/>
+    <w:nsid w:val="778F52B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11284,51 +11284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2141926B"/>
+    <w:nsid w:val="3CA00441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11414,51 +11414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E8E3623"/>
+    <w:nsid w:val="7BA7B8D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11544,51 +11544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E11D891"/>
+    <w:nsid w:val="5EC1C32C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11674,51 +11674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0341CFD2"/>
+    <w:nsid w:val="72844D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11804,51 +11804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="291EE916"/>
+    <w:nsid w:val="0C8A4D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>