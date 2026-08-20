--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40DEE1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40DEE1C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40DEE1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EE8A37F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EE8A37F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EE8A37F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1750,51 +1750,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3027,51 +3027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4302,51 +4302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6663,51 +6663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7722,51 +7722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10374,51 +10374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10604,51 +10604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11121,84 +11121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 14:35:33</w:t>
+        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="778F52B6"/>
+    <w:nsid w:val="73491669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11284,51 +11284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CA00441"/>
+    <w:nsid w:val="4265C18C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11414,51 +11414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BA7B8D5"/>
+    <w:nsid w:val="10B3A5E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11544,51 +11544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EC1C32C"/>
+    <w:nsid w:val="4305C945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11674,51 +11674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72844D24"/>
+    <w:nsid w:val="3CB28393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11804,51 +11804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0C8A4D76"/>
+    <w:nsid w:val="53D0B595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>