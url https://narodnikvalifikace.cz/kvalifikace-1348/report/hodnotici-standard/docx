--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EE8A37F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EE8A37F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EE8A37F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C2583F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C2583F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C2583F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1750,51 +1750,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3027,51 +3027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4302,51 +4302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6663,51 +6663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7722,51 +7722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10374,51 +10374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10604,51 +10604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11121,84 +11121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.8.2026 15:42:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 9.9.2026 19:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73491669"/>
+    <w:nsid w:val="71A385A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11284,51 +11284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4265C18C"/>
+    <w:nsid w:val="654B413B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11414,51 +11414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10B3A5E9"/>
+    <w:nsid w:val="1E7DB33A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11544,51 +11544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4305C945"/>
+    <w:nsid w:val="544253CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11674,51 +11674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CB28393"/>
+    <w:nsid w:val="3FF0C98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11804,51 +11804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="53D0B595"/>
+    <w:nsid w:val="1EFF732F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>