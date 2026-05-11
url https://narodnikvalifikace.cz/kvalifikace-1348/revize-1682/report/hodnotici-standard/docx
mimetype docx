--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52F8A5F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52F8A5F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52F8A5F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79A93870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79A93870" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79A93870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1709,51 +1709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3022,51 +3022,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4552,51 +4552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5669,51 +5669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6645,51 +6645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9205,51 +9205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9435,51 +9435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10008,84 +10008,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:38:15</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43A0BED5"/>
+    <w:nsid w:val="0EC7C5B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10171,51 +10171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5442F9A8"/>
+    <w:nsid w:val="679DDE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10301,51 +10301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EF4FD9D"/>
+    <w:nsid w:val="7848C41D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10431,51 +10431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64881A54"/>
+    <w:nsid w:val="4F89489B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10561,51 +10561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A8175E7"/>
+    <w:nsid w:val="0BD6F04F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10691,51 +10691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="50A67CB1"/>
+    <w:nsid w:val="72AED848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>