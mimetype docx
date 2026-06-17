--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79A93870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79A93870" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79A93870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61966467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61966467" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61966467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1709,51 +1709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3022,51 +3022,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4552,51 +4552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5669,51 +5669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6645,51 +6645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9205,51 +9205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9435,51 +9435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10008,84 +10008,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 5:56:03</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EC7C5B4"/>
+    <w:nsid w:val="10126570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10171,51 +10171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="679DDE47"/>
+    <w:nsid w:val="4A95A22B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10301,51 +10301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7848C41D"/>
+    <w:nsid w:val="78793A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10431,51 +10431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F89489B"/>
+    <w:nsid w:val="0BA5DB0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10561,51 +10561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BD6F04F"/>
+    <w:nsid w:val="7ECD55B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10691,51 +10691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="72AED848"/>
+    <w:nsid w:val="2A20983F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>