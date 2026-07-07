--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61966467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61966467" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61966467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76F9AB34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76F9AB34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76F9AB34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1709,51 +1709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3022,51 +3022,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4552,51 +4552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5669,51 +5669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6645,51 +6645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9205,51 +9205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9435,51 +9435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10008,84 +10008,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:07:30</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10126570"/>
+    <w:nsid w:val="64D9FA96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10171,51 +10171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A95A22B"/>
+    <w:nsid w:val="543CBFB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10301,51 +10301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78793A1C"/>
+    <w:nsid w:val="1FFD4AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10431,51 +10431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BA5DB0D"/>
+    <w:nsid w:val="5B1E2F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10561,51 +10561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7ECD55B0"/>
+    <w:nsid w:val="5E380583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10691,51 +10691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2A20983F"/>
+    <w:nsid w:val="7BD5824F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>