--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76F9AB34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76F9AB34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76F9AB34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F8F9D12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F8F9D12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F8F9D12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1709,51 +1709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3022,51 +3022,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4552,51 +4552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5669,51 +5669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6645,51 +6645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9205,51 +9205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9435,51 +9435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10008,84 +10008,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:06:53</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64D9FA96"/>
+    <w:nsid w:val="37CD8BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10171,51 +10171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="543CBFB5"/>
+    <w:nsid w:val="1B18CA51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10301,51 +10301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FFD4AFB"/>
+    <w:nsid w:val="7D9DFCD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10431,51 +10431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B1E2F93"/>
+    <w:nsid w:val="088B4E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10561,51 +10561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E380583"/>
+    <w:nsid w:val="69F6BDDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10691,51 +10691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7BD5824F"/>
+    <w:nsid w:val="757EFE2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>