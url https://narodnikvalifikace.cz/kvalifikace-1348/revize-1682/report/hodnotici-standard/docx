--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F8F9D12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F8F9D12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F8F9D12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E39F6B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E39F6B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E39F6B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1709,51 +1709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3022,51 +3022,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4552,51 +4552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5669,51 +5669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6645,51 +6645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9205,51 +9205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9435,51 +9435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10008,84 +10008,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:22</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37CD8BA0"/>
+    <w:nsid w:val="051017D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10171,51 +10171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B18CA51"/>
+    <w:nsid w:val="6D9D6329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10301,51 +10301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D9DFCD5"/>
+    <w:nsid w:val="1F155C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10431,51 +10431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="088B4E39"/>
+    <w:nsid w:val="11BD9A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10561,51 +10561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69F6BDDA"/>
+    <w:nsid w:val="5D61BF33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10691,51 +10691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="757EFE2D"/>
+    <w:nsid w:val="6DAE3C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>