--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E39F6B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E39F6B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E39F6B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A010E1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A010E1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A010E1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1709,51 +1709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3022,51 +3022,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4552,51 +4552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5669,51 +5669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6645,51 +6645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9205,51 +9205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9435,51 +9435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10008,84 +10008,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 14:39:35</w:t>
+        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="051017D3"/>
+    <w:nsid w:val="42DFA656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10171,51 +10171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D9D6329"/>
+    <w:nsid w:val="730409C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10301,51 +10301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F155C89"/>
+    <w:nsid w:val="3D21DB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10431,51 +10431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11BD9A0F"/>
+    <w:nsid w:val="432C27A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10561,51 +10561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D61BF33"/>
+    <w:nsid w:val="5FFF0A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10691,51 +10691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6DAE3C88"/>
+    <w:nsid w:val="6BFEFC08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>