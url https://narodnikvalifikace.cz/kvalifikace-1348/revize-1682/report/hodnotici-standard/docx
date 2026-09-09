--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A010E1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A010E1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A010E1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70D3BA3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70D3BA3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70D3BA3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1709,51 +1709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3022,51 +3022,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4552,51 +4552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5669,51 +5669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6645,51 +6645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9205,51 +9205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9435,51 +9435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10008,84 +10008,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 20.8.2026 16:52:19</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42DFA656"/>
+    <w:nsid w:val="735D3ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10171,51 +10171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="730409C7"/>
+    <w:nsid w:val="6506D44E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10301,51 +10301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D21DB34"/>
+    <w:nsid w:val="1F2639BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10431,51 +10431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="432C27A9"/>
+    <w:nsid w:val="32FB5E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10561,51 +10561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5FFF0A1F"/>
+    <w:nsid w:val="16B93FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10691,51 +10691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6BFEFC08"/>
+    <w:nsid w:val="2846A31E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>