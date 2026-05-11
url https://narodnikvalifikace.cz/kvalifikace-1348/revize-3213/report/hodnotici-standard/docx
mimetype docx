--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C2F1F43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C2F1F43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C2F1F43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14945766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14945766" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14945766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 19.4.2026 22:37:12</w:t>
+        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52106B85"/>
+    <w:nsid w:val="617B59C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6052706B"/>
+    <w:nsid w:val="131B117E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53B44FB3"/>
+    <w:nsid w:val="2BF4EDA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B757146"/>
+    <w:nsid w:val="77CFB05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="775B7805"/>
+    <w:nsid w:val="4B6AE408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="22FC8188"/>
+    <w:nsid w:val="43937756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>