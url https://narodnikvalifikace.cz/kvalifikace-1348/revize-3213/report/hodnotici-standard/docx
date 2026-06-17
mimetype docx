--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14945766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14945766" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14945766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71C3043C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71C3043C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71C3043C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.5.2026 7:50:07</w:t>
+        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="617B59C8"/>
+    <w:nsid w:val="394304EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="131B117E"/>
+    <w:nsid w:val="1CBDFAB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BF4EDA5"/>
+    <w:nsid w:val="199B6E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77CFB05F"/>
+    <w:nsid w:val="56BE4936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B6AE408"/>
+    <w:nsid w:val="5EBCF682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="43937756"/>
+    <w:nsid w:val="4EC9AE14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>