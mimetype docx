--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71C3043C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71C3043C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71C3043C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE335EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE335EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE335EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 17.6.2026 13:04:13</w:t>
+        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="394304EE"/>
+    <w:nsid w:val="518BE5BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CBDFAB6"/>
+    <w:nsid w:val="37B9A990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="199B6E45"/>
+    <w:nsid w:val="40F5E07D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56BE4936"/>
+    <w:nsid w:val="66F3F823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5EBCF682"/>
+    <w:nsid w:val="6245B05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4EC9AE14"/>
+    <w:nsid w:val="6BC3A5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>