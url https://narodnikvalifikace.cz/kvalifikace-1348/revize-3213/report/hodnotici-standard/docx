--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE335EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE335EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE335EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CD837A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CD837A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CD837A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:51</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 7.7.2026 15:05:52</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="518BE5BE"/>
+    <w:nsid w:val="40820E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37B9A990"/>
+    <w:nsid w:val="79010C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40F5E07D"/>
+    <w:nsid w:val="33C60F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66F3F823"/>
+    <w:nsid w:val="77B4C16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6245B05A"/>
+    <w:nsid w:val="46AC8BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6BC3A5F4"/>
+    <w:nsid w:val="1103E9B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>