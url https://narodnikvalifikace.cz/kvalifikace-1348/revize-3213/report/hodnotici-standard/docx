--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CD837A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CD837A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CD837A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C0AEE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C0AEE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C0AEE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 13:16:02</w:t>
+        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40820E49"/>
+    <w:nsid w:val="1E7A8C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79010C90"/>
+    <w:nsid w:val="486490AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33C60F25"/>
+    <w:nsid w:val="6B09A355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77B4C16D"/>
+    <w:nsid w:val="6F645051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46AC8BFA"/>
+    <w:nsid w:val="18D528C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1103E9B2"/>
+    <w:nsid w:val="26234303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>