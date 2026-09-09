--- v5 (2026-07-31)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C0AEE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C0AEE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C0AEE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5207B575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5207B575" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5207B575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 31.7.2026 16:22:34</w:t>
+        <w:t>Technik závlahových soustav, 9.9.2026 21:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E7A8C9E"/>
+    <w:nsid w:val="2E17BFFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="486490AB"/>
+    <w:nsid w:val="56DEEF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B09A355"/>
+    <w:nsid w:val="52F445E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F645051"/>
+    <w:nsid w:val="17B82FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18D528C2"/>
+    <w:nsid w:val="568E2509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="26234303"/>
+    <w:nsid w:val="11628EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>